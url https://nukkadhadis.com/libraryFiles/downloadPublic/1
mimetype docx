--- v0 (2025-10-28)
+++ v1 (2026-04-16)
@@ -1,2402 +1,3069 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1B5E105D" w14:textId="7BF045CB" w:rsidR="004E4BB9" w:rsidRPr="000261C9" w:rsidRDefault="00B0577A" w:rsidP="00B0577A">
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> Punto Büyüklüğünde Kelimelerin İlk Harfleri Büyük Olacak Şekilde Türkçe Makale Başlığı</w:t>
+    <w:p w14:paraId="0F182EC5" w14:textId="127447C0" w:rsidR="003B4748" w:rsidRDefault="005225B9" w:rsidP="00083CD8">
+      <w:pPr>
+        <w:pStyle w:val="Balk1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005225B9">
+        <w:t xml:space="preserve">Makale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083CD8">
+        <w:t>Başlığı</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005225B9">
+        <w:t xml:space="preserve"> (Lora, 14 Punto, Kalın, Ortalanmış)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF0519C" w14:textId="6777AF00" w:rsidR="00B0577A" w:rsidRPr="000261C9" w:rsidRDefault="00B0577A" w:rsidP="00B0577A">
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="5418F056" w14:textId="4C475AFB" w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C" w:rsidRDefault="00EC0BEA" w:rsidP="00EC0BEA">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000261C9">
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Unvan, Üniversite, Fakülte, İl/Ülke</w:t>
+        <w:t>Yazar Bilgisi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A634E52" w14:textId="36A3B90D" w:rsidR="00B0577A" w:rsidRPr="000261C9" w:rsidRDefault="00B0577A" w:rsidP="00B0577A">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2BB9464A" w14:textId="7CE610C3" w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C" w:rsidRDefault="00EC0BEA" w:rsidP="00EC0BEA">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> | </w:t>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">Ad </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> | </w:t>
-[...20 lines deleted...]
-      </w:hyperlink>
+        <w:t>Soyad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="15E76C2E" w14:textId="6939D5C7" w:rsidR="00B0577A" w:rsidRPr="000261C9" w:rsidRDefault="00BB28A8" w:rsidP="009F00F5">
-[...5 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="1A7EC4A0" w14:textId="77777777" w:rsidR="001969EC" w:rsidRPr="000A4F1C" w:rsidRDefault="001969EC" w:rsidP="00EC0BEA">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000261C9">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Öz</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Ünvan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>…………………………………………………………………………………………………………………………………………………………………………</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> Üniversitesi, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>50-</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>350</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> Fakültesi, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> k</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Hadis/Tefsir/İslam Tarihi</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>elime aralığında Türkçe özet.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve"> Anabilim Dalı</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B82CA0C" w14:textId="77777777" w:rsidR="001969EC" w:rsidRPr="000A4F1C" w:rsidRDefault="001969EC" w:rsidP="00EC0BEA">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCA4312" w14:textId="2D54686B" w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C" w:rsidRDefault="00413161" w:rsidP="00EC0BEA">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Punto, </w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Calibri</w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>İki Yana Yaslı, Satır aralığı 1,25</w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………..………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………..………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………..………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………..……………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………………..</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Theology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A4F1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Hadith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A4F1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3B8A67ED" w14:textId="74385A1C" w:rsidR="000E0C7F" w:rsidRPr="000261C9" w:rsidRDefault="00BB28A8" w:rsidP="009F00F5">
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="537C0099" w14:textId="59376967" w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C" w:rsidRDefault="00413161" w:rsidP="00EC0BEA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4F1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Turkey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="572FDF8C" w14:textId="77777777" w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C" w:rsidRDefault="00EC0BEA" w:rsidP="00EC0BEA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16BDF853" w14:textId="414CD543" w:rsidR="000A4F1C" w:rsidRPr="000A4F1C" w:rsidRDefault="000A4F1C" w:rsidP="00EC0BEA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A4F1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A4F1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3059AA4D" w14:textId="4C5188E3" w:rsidR="00EC0BEA" w:rsidRPr="000A4F1C" w:rsidRDefault="00EC0BEA" w:rsidP="00EC0BEA">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A4F1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>orcid.org/0000-000</w:t>
+      </w:r>
+      <w:r w:rsidR="000A4F1C" w:rsidRPr="000A4F1C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8FA8F1" w14:textId="76B075EA" w:rsidR="00667BA5" w:rsidRDefault="005225B9" w:rsidP="000875BE">
+      <w:pPr>
+        <w:pStyle w:val="zAbstractBalk"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005225B9">
+        <w:rPr>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Öz (Lora, 11 Punto, Kalın, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00083CD8">
+        <w:t>Sola</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005225B9">
+        <w:rPr>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yaslı)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E054A76" w14:textId="3306EBFC" w:rsidR="004D40B6" w:rsidRDefault="005B70B1" w:rsidP="00083CD8">
+      <w:pPr>
+        <w:pStyle w:val="zMetin"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B70B1">
+        <w:t>Makalenin öz metni "Lora" yazı tipi kullanılarak 11 punto boyutunda ve iki yana yaslı şekilde yazılmalıdır. Satır aralığı 1,2 olarak ayarlanmalıdır. Arapça metinler için "Calibri" yazı tipi tercih edilmelidir. Makalenin ana başlığı "Calibri" yazı tipinde, 18 punto ve kalın; "Öz" başlığı ise 13 punto ve kalın olmalıdır.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B70B1">
+        <w:t>Öz metni, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006213B8">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B70B1">
+        <w:t xml:space="preserve"> punto boyutunda, tek paragraf halinde ve en az 150, en fazla 300 kelime olacak şekilde düzenlenmelidir. Makale yazım formatını otomatik olarak uygulamak için Word üzerindeki "Stiller" bölmesinde yer alan hazır ayarları kullanabilirsini</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4AA2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C8DE06" w14:textId="77777777" w:rsidR="009250E0" w:rsidRDefault="009250E0" w:rsidP="0049360D">
+      <w:pPr>
+        <w:pStyle w:val="zMetin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC8FC37" w14:textId="77777777" w:rsidR="000F39D6" w:rsidRDefault="00F72F0C" w:rsidP="0049360D">
+      <w:pPr>
+        <w:pStyle w:val="zMetin"/>
+        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:sectPr w:rsidR="000E0C7F" w:rsidRPr="000261C9" w:rsidSect="0010035E">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F72F0C">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Anahtar Kelimeler:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000261C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00F72F0C">
+        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:t xml:space="preserve"> Hadis, Hadis Tarihi. (Lora, 8 Punto)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F95FED" w14:textId="77777777" w:rsidR="000F39D6" w:rsidRDefault="000F39D6">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>(5</w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7574DF" w14:textId="77777777" w:rsidR="000F39D6" w:rsidRDefault="000F39D6" w:rsidP="000F39D6">
+      <w:pPr>
+        <w:pStyle w:val="Balk1"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F39D6">
+        <w:lastRenderedPageBreak/>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F39D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F39D6">
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F39D6">
+        <w:t xml:space="preserve"> (Lora, 14 Point, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F39D6">
+        <w:t>Bold</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F39D6">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F39D6">
+        <w:t>Centred</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F39D6">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B3B3A0" w14:textId="77777777" w:rsidR="000F39D6" w:rsidRDefault="000F39D6" w:rsidP="000875BE">
+      <w:pPr>
+        <w:pStyle w:val="zAbstractBalk"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F39D6">
+        <w:t>Abstract (Lora, 11 Point, Bold, Left-aligned)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D708BFE" w14:textId="7B1C2F83" w:rsidR="000F39D6" w:rsidRDefault="000F39D6" w:rsidP="000F39D6">
+      <w:pPr>
+        <w:pStyle w:val="zMetin"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The main text of the article should be written using the ‘Lora’ font in 11 point size and left-aligned. Line spacing should be set to 1.2. For Arabic texts, the ‘Calibri’ font should be preferred. The main title of the article should be in the “Calibri” font, 18 point and bold; the ‘Abstract’ title should be 13 point and bold. The abstract should be formatted in 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E22EAB">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-point font, as a single paragraph, and contain a minimum of 150 and a maximum of 300 words. To automatically apply the article writing format, you can use the preset options in the ‘Styles’ section of Word.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B74705" w14:textId="77777777" w:rsidR="000F39D6" w:rsidRDefault="000F39D6" w:rsidP="000F39D6">
+      <w:pPr>
+        <w:pStyle w:val="zMetin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0988341D" w14:textId="77777777" w:rsidR="000D55AB" w:rsidRDefault="000F39D6" w:rsidP="000F39D6">
+      <w:pPr>
+        <w:pStyle w:val="zMetin"/>
+        <w:rPr>
           <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
-[...295 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0574">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000261C9">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="008C0574">
+        <w:rPr>
           <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
-[...7 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hadith, History of Hadith. (Lora, 8-point)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C443CA5" w14:textId="7001ECE3" w:rsidR="000D55AB" w:rsidRPr="009B59E5" w:rsidRDefault="000D55AB" w:rsidP="009B59E5">
+      <w:pPr>
+        <w:pStyle w:val="Balk1"/>
+        <w:bidi/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
-[...19 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>عنوان المقال</w:t>
+      </w:r>
+      <w:r w:rsidR="009B59E5">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B59E5" w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خط</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009B59E5" w:rsidRPr="009B59E5">
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009B59E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B59E5" w:rsidRPr="009B59E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>، بحجم</w:t>
+      </w:r>
+      <w:r w:rsidR="009B59E5">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>، عريض، في المنتصف</w:t>
+      </w:r>
+      <w:r w:rsidR="009B59E5" w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030C48C4" w14:textId="77777777" w:rsidR="00562BE7" w:rsidRDefault="00562BE7" w:rsidP="00BB28A8">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3DD4A3DD" w14:textId="7218064B" w:rsidR="000D55AB" w:rsidRDefault="009B59E5" w:rsidP="009430BE">
+      <w:pPr>
+        <w:pStyle w:val="zAbstractBalk"/>
+        <w:bidi/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>المستخلص</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خط</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009430BE" w:rsidRPr="009430BE">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Calibri </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بحجم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="009430BE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عريض،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>محاذاة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لليسار</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B59E5">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63EE0DA5" w14:textId="77777777" w:rsidR="002A4EAA" w:rsidRDefault="002A4EAA" w:rsidP="00BB28A8">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="572590E9" w14:textId="341C3E91" w:rsidR="000D55AB" w:rsidRDefault="00B36B78" w:rsidP="001E0E83">
+      <w:pPr>
+        <w:pStyle w:val="zMetin"/>
+        <w:bidi/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يُستخدم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خط</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:t>Lora</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>في</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>النص</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الأساسي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>للمقال</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بحجم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مع</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>محاذاة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>النص</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لليسار،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ويجب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ضبط</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تباعد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الأسطر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عند</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>القيمة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "1.2". </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بالنسبة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>للنصوص</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>العربية،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يُستخدم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خط</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">". </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يكون</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>العنوان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الرئيسي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>للمقال</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بخط</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وبحجم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وعريض؛</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أما</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عنوان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>المستخلص</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فيكون</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بحجم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وعريض</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يجب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يُكتب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نص</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>المستخلص</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بحجم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="001E0E83">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>في</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فقرة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>واحدة،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وبما</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يقل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 150 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كلمة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ولا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يزيد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 300 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كلمة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لتنظيم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تنسيق</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>المقال</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تلقائيًا،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يمكنك</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>استخدام</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الإعدادات</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>المسبقة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>في</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قسم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الأنماط</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>" (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:t>Styles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>في</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>برنامج</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:t>Word</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="76FB4998" w14:textId="77777777" w:rsidR="002A4EAA" w:rsidRDefault="002A4EAA" w:rsidP="00BB28A8">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7DAF0687" w14:textId="1BC736FC" w:rsidR="009F6F33" w:rsidRDefault="009F6F33" w:rsidP="009F6F33">
+      <w:pPr>
+        <w:pStyle w:val="zMetin"/>
+        <w:bidi/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>الكلمات</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>المفتاحية</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>الحديث،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>تاريخ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الحديث</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>خط</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36B78">
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>بحجم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6814">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6F33">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7E0E6E44" w14:textId="77777777" w:rsidR="002A4EAA" w:rsidRDefault="002A4EAA" w:rsidP="00BB28A8">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="64990245" w14:textId="3DDBDDB9" w:rsidR="00B36B78" w:rsidRDefault="00B36B78">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="12D3EBA9" w14:textId="77777777" w:rsidR="002A4EAA" w:rsidRDefault="002A4EAA" w:rsidP="00BB28A8">
-[...487 lines deleted...]
-      <w:r w:rsidRPr="00F94747">
+    <w:p w14:paraId="47805484" w14:textId="1EA5BBE2" w:rsidR="009D3C84" w:rsidRPr="009D3C84" w:rsidRDefault="00892FAF" w:rsidP="00C90461">
+      <w:pPr>
+        <w:pStyle w:val="Balk2"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90461">
         <w:lastRenderedPageBreak/>
         <w:t>Giriş</w:t>
       </w:r>
-      <w:r w:rsidR="007C7949" w:rsidRPr="00F94747">
-[...97 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00950B5F">
+        <w:rPr>
+          <w:rStyle w:val="DipnotBavurusu"/>
+        </w:rPr>
+        <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F02620C" w14:textId="04E2EA67" w:rsidR="00845EA3" w:rsidRPr="00845EA3" w:rsidRDefault="00845EA3" w:rsidP="00845EA3">
+      <w:pPr>
+        <w:pStyle w:val="AnaMetin"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00845EA3">
+        <w:t xml:space="preserve">Hadis usulü </w:t>
+      </w:r>
+      <w:r w:rsidR="00573CB8">
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845EA3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39783BC7" w14:textId="3ED32E48" w:rsidR="00845EA3" w:rsidRPr="00845EA3" w:rsidRDefault="00845EA3" w:rsidP="00845EA3">
+      <w:pPr>
+        <w:pStyle w:val="AnaMetin"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="549A1DD4" w14:textId="13518CF2" w:rsidR="00845EA3" w:rsidRPr="00845EA3" w:rsidRDefault="00845EA3" w:rsidP="00C90461">
+      <w:pPr>
+        <w:pStyle w:val="Balk2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc183513421"/>
+      <w:r w:rsidRPr="00845EA3">
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00573CB8">
+        <w:t>Başlık</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="3777345E" w14:textId="0F00F4CE" w:rsidR="00845EA3" w:rsidRPr="00845EA3" w:rsidRDefault="00845EA3" w:rsidP="00845EA3">
+      <w:pPr>
+        <w:pStyle w:val="AnaMetin"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00845EA3">
+        <w:t>Hadis rivayetlerinin</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5D9E">
+        <w:t xml:space="preserve"> …. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7320D8A1" w14:textId="73E2754E" w:rsidR="00845EA3" w:rsidRPr="00845EA3" w:rsidRDefault="00845EA3" w:rsidP="00C90461">
+      <w:pPr>
+        <w:pStyle w:val="Balk2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc183513422"/>
+      <w:r w:rsidRPr="00845EA3">
+        <w:t xml:space="preserve">1.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5D9E">
+        <w:t>Alt Başlık</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="23BCD588" w14:textId="2E79BCB1" w:rsidR="00237F74" w:rsidRPr="00845EA3" w:rsidRDefault="00845EA3" w:rsidP="00237F74">
+      <w:pPr>
+        <w:pStyle w:val="AnaMetin"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00845EA3">
+        <w:t>Mü’telif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00845EA3">
+        <w:t>-muhtelif ilmi</w:t>
+      </w:r>
+      <w:r w:rsidR="00237F74">
+        <w:t xml:space="preserve"> …</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845EA3">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03ACE842" w14:textId="50E3E4A9" w:rsidR="00845EA3" w:rsidRPr="00845EA3" w:rsidRDefault="00F04FDC" w:rsidP="00845EA3">
+      <w:pPr>
+        <w:pStyle w:val="AnaMetin"/>
+      </w:pPr>
+      <w:r>
+        <w:t>….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B56CE4C" w14:textId="77777777" w:rsidR="00845EA3" w:rsidRPr="00845EA3" w:rsidRDefault="00845EA3" w:rsidP="00C90461">
+      <w:pPr>
+        <w:pStyle w:val="Balk2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00845EA3">
+        <w:t>Sonuç</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C34AE0" w14:textId="3A111457" w:rsidR="00845EA3" w:rsidRDefault="00845EA3" w:rsidP="00237F74">
+      <w:pPr>
+        <w:pStyle w:val="AnaMetin"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00845EA3">
+        <w:t>Hadis usulü</w:t>
+      </w:r>
+      <w:r w:rsidR="00237F74">
+        <w:t xml:space="preserve"> ..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00845EA3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069C74C7" w14:textId="49EF4E65" w:rsidR="00845EA3" w:rsidRPr="00845EA3" w:rsidRDefault="00845EA3" w:rsidP="00C90461">
+      <w:pPr>
+        <w:pStyle w:val="Balk2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00845EA3">
+        <w:lastRenderedPageBreak/>
+        <w:t>Kaynakça</w:t>
+      </w:r>
+      <w:r w:rsidR="00007A43">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00007A43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>İsnad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00007A43">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Atıf Sistemi 2.versiyon</w:t>
+      </w:r>
+      <w:r w:rsidR="00007A43">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E406E5F" w14:textId="00283C68" w:rsidR="00562BE7" w:rsidRPr="000261C9" w:rsidRDefault="009515F0" w:rsidP="001F5D54">
-[...206 lines deleted...]
-        <w:t xml:space="preserve"> satır aralığı)</w:t>
+    <w:p w14:paraId="293D83E6" w14:textId="77777777" w:rsidR="000C0A7F" w:rsidRPr="007C07C8" w:rsidRDefault="00845EA3" w:rsidP="007C07C8">
+      <w:pPr>
+        <w:pStyle w:val="Kaynaka0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C07C8">
+        <w:t>Ahmet Muhammed Şakir, el-Bâ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C07C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ʿ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C07C8">
+        <w:t>isu’l-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C07C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t>ḥ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C07C8">
+        <w:t>asîs. Beyrut: er-Risâle Naşirûn, 2015.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C07C8">
+        <w:br/>
+        <w:t>Bedreddîn b. Cemâ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C07C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ʿ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C07C8">
+        <w:t>a, el-Menhelu’r-revî. Dımaşk: Dâru’l-Fikr, 1986.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BD3000" w14:textId="5480F6A2" w:rsidR="00562BE7" w:rsidRPr="000261C9" w:rsidRDefault="00562BE7" w:rsidP="00F94747">
-[...14 lines deleted...]
-        <w:t>( Başlıklandırmalar. 1/1.1 şeklinde olmalı)</w:t>
+    <w:p w14:paraId="104EABDE" w14:textId="37F9E7F2" w:rsidR="00C90461" w:rsidRPr="007C07C8" w:rsidRDefault="00845EA3" w:rsidP="000A2C11">
+      <w:pPr>
+        <w:pStyle w:val="Kaynaka0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C07C8">
+        <w:t>Burhâneddin el-Ebnâsî, eş-Şe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C07C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t>ẕ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C07C8">
+        <w:t>e’l-feyyâ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C07C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        </w:rPr>
+        <w:t>ḥ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C07C8">
+        <w:t>. Riyad: Mektebetü’r-Rüşd, 1998.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6CE359" w14:textId="44D9FF80" w:rsidR="00562BE7" w:rsidRPr="000261C9" w:rsidRDefault="009515F0" w:rsidP="001F5D54">
-[...384 lines deleted...]
-      <w:pgMar w:top="1985" w:right="1694" w:bottom="1985" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="00C90461" w:rsidRPr="007C07C8" w:rsidSect="00117458">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footnotePr>
+        <w:numRestart w:val="eachSect"/>
+      </w:footnotePr>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1985" w:right="2125" w:bottom="720" w:left="1560" w:header="851" w:footer="1110" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="234E04D5" w14:textId="77777777" w:rsidR="00A92BC2" w:rsidRDefault="00A92BC2" w:rsidP="00562BE7">
+    <w:p w14:paraId="3A11A54D" w14:textId="77777777" w:rsidR="000C6328" w:rsidRDefault="000C6328" w:rsidP="00351A6A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A61E6D2" w14:textId="77777777" w:rsidR="00A92BC2" w:rsidRDefault="00A92BC2" w:rsidP="00562BE7">
+    <w:p w14:paraId="4BFAFA82" w14:textId="77777777" w:rsidR="000C6328" w:rsidRDefault="000C6328" w:rsidP="00351A6A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ISNAD Font">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lora">
+    <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00022FF" w:usb1="5200E1FB" w:usb2="02000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Bree Serif">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000AF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Gentium Plus">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00003FF" w:usb1="5200E1FF" w:usb2="0A000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Traditional Arabic">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="FreeSans">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Bahnschrift">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002C7" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1780171403"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="6F2049FE" w14:textId="77777777" w:rsidR="00CC0E1F" w:rsidRDefault="00CC0E1F">
+        <w:pPr>
+          <w:pStyle w:val="AltBilgi"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+      </w:p>
+      <w:p w14:paraId="0FA5EF4C" w14:textId="0B91B02C" w:rsidR="00CC0E1F" w:rsidRDefault="00CC0E1F">
+        <w:pPr>
+          <w:pStyle w:val="AltBilgi"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r w:rsidRPr="00CC0E1F">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00CC0E1F">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00CC0E1F">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00CC0E1F">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CC0E1F">
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="097DCCBD" w14:textId="445B9898" w:rsidR="005F101E" w:rsidRDefault="005F101E">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D055193" w14:textId="08654437" w:rsidR="005F101E" w:rsidRPr="00F44745" w:rsidRDefault="005F101E">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E997BD0" w14:textId="77777777" w:rsidR="00A92BC2" w:rsidRDefault="00A92BC2" w:rsidP="00562BE7">
+    <w:p w14:paraId="4E06C919" w14:textId="77777777" w:rsidR="000C6328" w:rsidRDefault="000C6328" w:rsidP="00351A6A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="038C6718" w14:textId="77777777" w:rsidR="00A92BC2" w:rsidRDefault="00A92BC2" w:rsidP="00562BE7">
+    <w:p w14:paraId="21F66A20" w14:textId="77777777" w:rsidR="000C6328" w:rsidRDefault="000C6328" w:rsidP="00351A6A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="19045EAF" w14:textId="7B63E89C" w:rsidR="007C7949" w:rsidRDefault="007C7949" w:rsidP="00995C75">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="000261C9">
+    <w:p w14:paraId="75C1F256" w14:textId="68D30787" w:rsidR="00950B5F" w:rsidRPr="007C64BE" w:rsidRDefault="00950B5F" w:rsidP="007C64BE">
+      <w:pPr>
+        <w:pStyle w:val="Dipnot"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00422AC4">
         <w:rPr>
           <w:rStyle w:val="DipnotBavurusu"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422AC4">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D90011" w:rsidRPr="00422AC4">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Bu makale yazarın “</w:t>
+      </w:r>
+      <w:r w:rsidR="007C64BE">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007C64BE">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D90011" w:rsidRPr="00422AC4">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>” başlıklı doktora tezinden üretilmiştir.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C64BE">
+        <w:rPr>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C64BE" w:rsidRPr="008611B4">
+        <w:t>This article is derived</w:t>
+      </w:r>
+      <w:r w:rsidR="007C64BE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C64BE" w:rsidRPr="008611B4">
+        <w:t xml:space="preserve">from the author's doctoral thesis entitled </w:t>
+      </w:r>
+      <w:r w:rsidR="007C64BE">
+        <w:t>“……………………………………..”.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="182FE2CA" w14:textId="6FB03551" w:rsidR="00845EA3" w:rsidRPr="00422AC4" w:rsidRDefault="00845EA3" w:rsidP="00422AC4">
+      <w:pPr>
+        <w:pStyle w:val="Dipnot"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00422AC4">
+        <w:rPr>
+          <w:rStyle w:val="DipnotBavurusu"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000261C9">
-[...242 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00422AC4">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00031DC6">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>İsnad Atıf Sistemi 2.versiyon</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FCCB003" w14:textId="408C101F" w:rsidR="009D3C84" w:rsidRPr="009D3C84" w:rsidRDefault="009D3C84" w:rsidP="00271BFB">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26E54D96"/>
+    <w:nsid w:val="02A51EA5"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="58B228DE"/>
+    <w:tmpl w:val="A404A7C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25124E29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5274A170"/>
+    <w:lvl w:ilvl="0" w:tplc="041F000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="041F000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="041F0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D4A2F0E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F2622C4E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="375" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="375" w:hanging="375"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CE21677"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C2D282B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63A035B2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C252509E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CCF14CE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="89D8A09A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -2498,449 +3165,1716 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50F91A80"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70C165CB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D292C1AC"/>
+    <w:tmpl w:val="E51AB53A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...5 lines deleted...]
-        </w:tabs>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...128 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="603071366">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72D76990"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1BE6CBE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E0148A5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="60C02AEE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="826559128">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1226718304">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="880749424">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1183204513">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1025135169">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="797529382">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="606273959">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="770054810">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="8" w16cid:durableId="1261336024">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1753236507">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="1028" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:numRestart w:val="eachSect"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B0577A"/>
-[...83 lines deleted...]
-    <w:rsid w:val="00FC31FB"/>
+    <w:rsidRoot w:val="000267E0"/>
+    <w:rsid w:val="00001394"/>
+    <w:rsid w:val="0000161D"/>
+    <w:rsid w:val="00003592"/>
+    <w:rsid w:val="0000784F"/>
+    <w:rsid w:val="00007A43"/>
+    <w:rsid w:val="00011898"/>
+    <w:rsid w:val="00011C62"/>
+    <w:rsid w:val="00014BA4"/>
+    <w:rsid w:val="00015F49"/>
+    <w:rsid w:val="00016494"/>
+    <w:rsid w:val="000166E0"/>
+    <w:rsid w:val="00020FB5"/>
+    <w:rsid w:val="000256E8"/>
+    <w:rsid w:val="000267E0"/>
+    <w:rsid w:val="00027453"/>
+    <w:rsid w:val="000306A2"/>
+    <w:rsid w:val="00031DC6"/>
+    <w:rsid w:val="000327AD"/>
+    <w:rsid w:val="00032806"/>
+    <w:rsid w:val="00037761"/>
+    <w:rsid w:val="00040947"/>
+    <w:rsid w:val="00044C5F"/>
+    <w:rsid w:val="0004784F"/>
+    <w:rsid w:val="00050FDE"/>
+    <w:rsid w:val="000511C4"/>
+    <w:rsid w:val="00052C80"/>
+    <w:rsid w:val="00056989"/>
+    <w:rsid w:val="00056D5F"/>
+    <w:rsid w:val="00056FA7"/>
+    <w:rsid w:val="0005772E"/>
+    <w:rsid w:val="00061F4E"/>
+    <w:rsid w:val="000641AC"/>
+    <w:rsid w:val="0006439C"/>
+    <w:rsid w:val="000666EE"/>
+    <w:rsid w:val="000670E9"/>
+    <w:rsid w:val="000672B5"/>
+    <w:rsid w:val="00070319"/>
+    <w:rsid w:val="00070D60"/>
+    <w:rsid w:val="0007142E"/>
+    <w:rsid w:val="000733E6"/>
+    <w:rsid w:val="00080934"/>
+    <w:rsid w:val="00081351"/>
+    <w:rsid w:val="00083CD8"/>
+    <w:rsid w:val="00085985"/>
+    <w:rsid w:val="000875BE"/>
+    <w:rsid w:val="000910BB"/>
+    <w:rsid w:val="000911A6"/>
+    <w:rsid w:val="00092325"/>
+    <w:rsid w:val="000A0CE0"/>
+    <w:rsid w:val="000A2C11"/>
+    <w:rsid w:val="000A4F1C"/>
+    <w:rsid w:val="000A58F5"/>
+    <w:rsid w:val="000A6F4A"/>
+    <w:rsid w:val="000B034F"/>
+    <w:rsid w:val="000B0F45"/>
+    <w:rsid w:val="000B6D7F"/>
+    <w:rsid w:val="000C0A7F"/>
+    <w:rsid w:val="000C235F"/>
+    <w:rsid w:val="000C2C3D"/>
+    <w:rsid w:val="000C3D9D"/>
+    <w:rsid w:val="000C6328"/>
+    <w:rsid w:val="000C7EB9"/>
+    <w:rsid w:val="000D0EC3"/>
+    <w:rsid w:val="000D55AB"/>
+    <w:rsid w:val="000D76D9"/>
+    <w:rsid w:val="000E31A6"/>
+    <w:rsid w:val="000F13F0"/>
+    <w:rsid w:val="000F282B"/>
+    <w:rsid w:val="000F2887"/>
+    <w:rsid w:val="000F39D6"/>
+    <w:rsid w:val="000F4105"/>
+    <w:rsid w:val="000F519A"/>
+    <w:rsid w:val="000F6F6A"/>
+    <w:rsid w:val="000F7FCE"/>
+    <w:rsid w:val="00100F84"/>
+    <w:rsid w:val="001014A5"/>
+    <w:rsid w:val="00101838"/>
+    <w:rsid w:val="001049B6"/>
+    <w:rsid w:val="00105824"/>
+    <w:rsid w:val="001127D4"/>
+    <w:rsid w:val="00116F8A"/>
+    <w:rsid w:val="00117458"/>
+    <w:rsid w:val="001174D1"/>
+    <w:rsid w:val="001200C5"/>
+    <w:rsid w:val="00133325"/>
+    <w:rsid w:val="00134F19"/>
+    <w:rsid w:val="00135A93"/>
+    <w:rsid w:val="00136D7E"/>
+    <w:rsid w:val="001404EA"/>
+    <w:rsid w:val="0016018A"/>
+    <w:rsid w:val="0016069F"/>
+    <w:rsid w:val="00161579"/>
+    <w:rsid w:val="001617D9"/>
+    <w:rsid w:val="0016389D"/>
+    <w:rsid w:val="00165E07"/>
+    <w:rsid w:val="00170089"/>
+    <w:rsid w:val="001702C2"/>
+    <w:rsid w:val="00170DC8"/>
+    <w:rsid w:val="00171B8D"/>
+    <w:rsid w:val="001737FA"/>
+    <w:rsid w:val="00183187"/>
+    <w:rsid w:val="00184A5D"/>
+    <w:rsid w:val="001857F1"/>
+    <w:rsid w:val="00185E47"/>
+    <w:rsid w:val="00186433"/>
+    <w:rsid w:val="00187967"/>
+    <w:rsid w:val="001925F9"/>
+    <w:rsid w:val="00192D7D"/>
+    <w:rsid w:val="00192FC9"/>
+    <w:rsid w:val="00194C1B"/>
+    <w:rsid w:val="001969EC"/>
+    <w:rsid w:val="001A071A"/>
+    <w:rsid w:val="001A4DC8"/>
+    <w:rsid w:val="001A5CED"/>
+    <w:rsid w:val="001A7113"/>
+    <w:rsid w:val="001A7A4D"/>
+    <w:rsid w:val="001B39D8"/>
+    <w:rsid w:val="001B3AEE"/>
+    <w:rsid w:val="001B47B2"/>
+    <w:rsid w:val="001B53BC"/>
+    <w:rsid w:val="001B6FE3"/>
+    <w:rsid w:val="001B7F26"/>
+    <w:rsid w:val="001C0D7A"/>
+    <w:rsid w:val="001C1080"/>
+    <w:rsid w:val="001C184E"/>
+    <w:rsid w:val="001C6827"/>
+    <w:rsid w:val="001C692D"/>
+    <w:rsid w:val="001C7D40"/>
+    <w:rsid w:val="001D1B24"/>
+    <w:rsid w:val="001D2EC8"/>
+    <w:rsid w:val="001D683E"/>
+    <w:rsid w:val="001E0E83"/>
+    <w:rsid w:val="001E2168"/>
+    <w:rsid w:val="001E5154"/>
+    <w:rsid w:val="001E592E"/>
+    <w:rsid w:val="001F263C"/>
+    <w:rsid w:val="001F4BAE"/>
+    <w:rsid w:val="00200DC3"/>
+    <w:rsid w:val="00202160"/>
+    <w:rsid w:val="002025F9"/>
+    <w:rsid w:val="00203197"/>
+    <w:rsid w:val="00203750"/>
+    <w:rsid w:val="002108CB"/>
+    <w:rsid w:val="00211F4C"/>
+    <w:rsid w:val="0021276A"/>
+    <w:rsid w:val="00212D85"/>
+    <w:rsid w:val="00213EFD"/>
+    <w:rsid w:val="002171BE"/>
+    <w:rsid w:val="00217A10"/>
+    <w:rsid w:val="002206EE"/>
+    <w:rsid w:val="00220E70"/>
+    <w:rsid w:val="00221E88"/>
+    <w:rsid w:val="00223286"/>
+    <w:rsid w:val="0022624A"/>
+    <w:rsid w:val="0022713E"/>
+    <w:rsid w:val="0023260C"/>
+    <w:rsid w:val="00235E00"/>
+    <w:rsid w:val="002367D5"/>
+    <w:rsid w:val="002367F0"/>
+    <w:rsid w:val="00236D12"/>
+    <w:rsid w:val="002379B5"/>
+    <w:rsid w:val="00237E74"/>
+    <w:rsid w:val="00237F74"/>
+    <w:rsid w:val="00241C79"/>
+    <w:rsid w:val="00242F90"/>
+    <w:rsid w:val="00244409"/>
+    <w:rsid w:val="002456EA"/>
+    <w:rsid w:val="00250C60"/>
+    <w:rsid w:val="00252B70"/>
+    <w:rsid w:val="002545A1"/>
+    <w:rsid w:val="00260665"/>
+    <w:rsid w:val="00263E6C"/>
+    <w:rsid w:val="00265726"/>
+    <w:rsid w:val="002673B2"/>
+    <w:rsid w:val="00267BE8"/>
+    <w:rsid w:val="0027054B"/>
+    <w:rsid w:val="00270D53"/>
+    <w:rsid w:val="00271BFB"/>
+    <w:rsid w:val="002728A8"/>
+    <w:rsid w:val="00274FC5"/>
+    <w:rsid w:val="0027547D"/>
+    <w:rsid w:val="00275DC0"/>
+    <w:rsid w:val="00275F5A"/>
+    <w:rsid w:val="00276A46"/>
+    <w:rsid w:val="002775F7"/>
+    <w:rsid w:val="00280700"/>
+    <w:rsid w:val="002871C6"/>
+    <w:rsid w:val="002910A8"/>
+    <w:rsid w:val="00291D6E"/>
+    <w:rsid w:val="002920F0"/>
+    <w:rsid w:val="002947C9"/>
+    <w:rsid w:val="00294C22"/>
+    <w:rsid w:val="00294D65"/>
+    <w:rsid w:val="002A6845"/>
+    <w:rsid w:val="002A7BD8"/>
+    <w:rsid w:val="002B02B3"/>
+    <w:rsid w:val="002B04E8"/>
+    <w:rsid w:val="002B0C4C"/>
+    <w:rsid w:val="002B6FC2"/>
+    <w:rsid w:val="002C4EBD"/>
+    <w:rsid w:val="002C6345"/>
+    <w:rsid w:val="002D464B"/>
+    <w:rsid w:val="002D5852"/>
+    <w:rsid w:val="002D7018"/>
+    <w:rsid w:val="002E0996"/>
+    <w:rsid w:val="002E0C12"/>
+    <w:rsid w:val="002E1E6A"/>
+    <w:rsid w:val="002E2598"/>
+    <w:rsid w:val="002E3331"/>
+    <w:rsid w:val="002E4722"/>
+    <w:rsid w:val="002E6814"/>
+    <w:rsid w:val="002F0719"/>
+    <w:rsid w:val="002F19C0"/>
+    <w:rsid w:val="002F3726"/>
+    <w:rsid w:val="002F46F1"/>
+    <w:rsid w:val="002F48F2"/>
+    <w:rsid w:val="002F7A25"/>
+    <w:rsid w:val="002F7CBB"/>
+    <w:rsid w:val="003024B8"/>
+    <w:rsid w:val="0030348B"/>
+    <w:rsid w:val="00303EE6"/>
+    <w:rsid w:val="00305D3C"/>
+    <w:rsid w:val="00307F1E"/>
+    <w:rsid w:val="00315ED8"/>
+    <w:rsid w:val="00317AB4"/>
+    <w:rsid w:val="003204B5"/>
+    <w:rsid w:val="003204C5"/>
+    <w:rsid w:val="0032136A"/>
+    <w:rsid w:val="00323C7F"/>
+    <w:rsid w:val="00324A04"/>
+    <w:rsid w:val="00326264"/>
+    <w:rsid w:val="003273CD"/>
+    <w:rsid w:val="00330D23"/>
+    <w:rsid w:val="00336FCE"/>
+    <w:rsid w:val="00340B4B"/>
+    <w:rsid w:val="00341A88"/>
+    <w:rsid w:val="003425AE"/>
+    <w:rsid w:val="00342888"/>
+    <w:rsid w:val="003466F4"/>
+    <w:rsid w:val="00346E95"/>
+    <w:rsid w:val="00351A6A"/>
+    <w:rsid w:val="003530F7"/>
+    <w:rsid w:val="003552A1"/>
+    <w:rsid w:val="00364B22"/>
+    <w:rsid w:val="003653E9"/>
+    <w:rsid w:val="003671E4"/>
+    <w:rsid w:val="00371B6F"/>
+    <w:rsid w:val="00373842"/>
+    <w:rsid w:val="00376977"/>
+    <w:rsid w:val="003779DB"/>
+    <w:rsid w:val="00377D56"/>
+    <w:rsid w:val="0038138D"/>
+    <w:rsid w:val="0038149C"/>
+    <w:rsid w:val="003851D1"/>
+    <w:rsid w:val="003879F1"/>
+    <w:rsid w:val="00395333"/>
+    <w:rsid w:val="00395B2C"/>
+    <w:rsid w:val="003A12D3"/>
+    <w:rsid w:val="003A294C"/>
+    <w:rsid w:val="003A4B5F"/>
+    <w:rsid w:val="003A52F3"/>
+    <w:rsid w:val="003B2D6D"/>
+    <w:rsid w:val="003B4748"/>
+    <w:rsid w:val="003B4D53"/>
+    <w:rsid w:val="003B66DB"/>
+    <w:rsid w:val="003C3E90"/>
+    <w:rsid w:val="003D0D85"/>
+    <w:rsid w:val="003D29CD"/>
+    <w:rsid w:val="003D35B6"/>
+    <w:rsid w:val="003D3A11"/>
+    <w:rsid w:val="003D460C"/>
+    <w:rsid w:val="003D581A"/>
+    <w:rsid w:val="003D6F03"/>
+    <w:rsid w:val="003E276A"/>
+    <w:rsid w:val="003E72D7"/>
+    <w:rsid w:val="003F58A0"/>
+    <w:rsid w:val="003F5F89"/>
+    <w:rsid w:val="003F64E2"/>
+    <w:rsid w:val="004004FC"/>
+    <w:rsid w:val="0040325C"/>
+    <w:rsid w:val="00404C8A"/>
+    <w:rsid w:val="0040746A"/>
+    <w:rsid w:val="00411FAA"/>
+    <w:rsid w:val="00413161"/>
+    <w:rsid w:val="00416872"/>
+    <w:rsid w:val="004168C8"/>
+    <w:rsid w:val="00416F8D"/>
+    <w:rsid w:val="00420F4B"/>
+    <w:rsid w:val="00422AC4"/>
+    <w:rsid w:val="00423FAC"/>
+    <w:rsid w:val="004256F4"/>
+    <w:rsid w:val="0042602F"/>
+    <w:rsid w:val="00426B78"/>
+    <w:rsid w:val="004270D7"/>
+    <w:rsid w:val="004317BF"/>
+    <w:rsid w:val="00431918"/>
+    <w:rsid w:val="0043263D"/>
+    <w:rsid w:val="00433BE7"/>
+    <w:rsid w:val="00435ACD"/>
+    <w:rsid w:val="0044169C"/>
+    <w:rsid w:val="00442B6B"/>
+    <w:rsid w:val="0044523C"/>
+    <w:rsid w:val="00446676"/>
+    <w:rsid w:val="004468C4"/>
+    <w:rsid w:val="00447351"/>
+    <w:rsid w:val="00447652"/>
+    <w:rsid w:val="004506A3"/>
+    <w:rsid w:val="00450ECA"/>
+    <w:rsid w:val="00451F9D"/>
+    <w:rsid w:val="00452702"/>
+    <w:rsid w:val="0045275F"/>
+    <w:rsid w:val="00453DAA"/>
+    <w:rsid w:val="00455A80"/>
+    <w:rsid w:val="00461660"/>
+    <w:rsid w:val="00463317"/>
+    <w:rsid w:val="00464E38"/>
+    <w:rsid w:val="00465122"/>
+    <w:rsid w:val="00470F9A"/>
+    <w:rsid w:val="00471913"/>
+    <w:rsid w:val="00473345"/>
+    <w:rsid w:val="00473CF8"/>
+    <w:rsid w:val="00475355"/>
+    <w:rsid w:val="00476209"/>
+    <w:rsid w:val="00480AFA"/>
+    <w:rsid w:val="00481416"/>
+    <w:rsid w:val="00481D76"/>
+    <w:rsid w:val="004839D4"/>
+    <w:rsid w:val="00486A8D"/>
+    <w:rsid w:val="00487955"/>
+    <w:rsid w:val="00491AE1"/>
+    <w:rsid w:val="0049360D"/>
+    <w:rsid w:val="0049435A"/>
+    <w:rsid w:val="0049486E"/>
+    <w:rsid w:val="0049660B"/>
+    <w:rsid w:val="00496900"/>
+    <w:rsid w:val="004A3164"/>
+    <w:rsid w:val="004B1E36"/>
+    <w:rsid w:val="004B2854"/>
+    <w:rsid w:val="004B2A77"/>
+    <w:rsid w:val="004B2A7D"/>
+    <w:rsid w:val="004C1716"/>
+    <w:rsid w:val="004C199E"/>
+    <w:rsid w:val="004C4D34"/>
+    <w:rsid w:val="004C6EB8"/>
+    <w:rsid w:val="004D07A3"/>
+    <w:rsid w:val="004D2C0E"/>
+    <w:rsid w:val="004D32D8"/>
+    <w:rsid w:val="004D40B6"/>
+    <w:rsid w:val="004D4836"/>
+    <w:rsid w:val="004D4E02"/>
+    <w:rsid w:val="004D6881"/>
+    <w:rsid w:val="004D6B50"/>
+    <w:rsid w:val="004D7E81"/>
+    <w:rsid w:val="004E54E0"/>
+    <w:rsid w:val="004E596D"/>
+    <w:rsid w:val="004E5F41"/>
+    <w:rsid w:val="004F14CD"/>
+    <w:rsid w:val="004F1C00"/>
+    <w:rsid w:val="004F47D2"/>
+    <w:rsid w:val="004F4BC3"/>
+    <w:rsid w:val="004F5D4E"/>
+    <w:rsid w:val="004F5EAC"/>
+    <w:rsid w:val="005004E5"/>
+    <w:rsid w:val="005029F2"/>
+    <w:rsid w:val="0050339A"/>
+    <w:rsid w:val="00503897"/>
+    <w:rsid w:val="005065CF"/>
+    <w:rsid w:val="00507795"/>
+    <w:rsid w:val="005111AA"/>
+    <w:rsid w:val="0051314E"/>
+    <w:rsid w:val="00514011"/>
+    <w:rsid w:val="00515A2C"/>
+    <w:rsid w:val="005225B9"/>
+    <w:rsid w:val="00522937"/>
+    <w:rsid w:val="005266EA"/>
+    <w:rsid w:val="005273F8"/>
+    <w:rsid w:val="00527B56"/>
+    <w:rsid w:val="00527F52"/>
+    <w:rsid w:val="00532678"/>
+    <w:rsid w:val="0053296D"/>
+    <w:rsid w:val="005339FA"/>
+    <w:rsid w:val="005343BE"/>
+    <w:rsid w:val="00535C7D"/>
+    <w:rsid w:val="00537D2F"/>
+    <w:rsid w:val="00541F05"/>
+    <w:rsid w:val="00547A9A"/>
+    <w:rsid w:val="00551BFD"/>
+    <w:rsid w:val="00552117"/>
+    <w:rsid w:val="00555906"/>
+    <w:rsid w:val="0055620B"/>
+    <w:rsid w:val="00560788"/>
+    <w:rsid w:val="00561CC3"/>
+    <w:rsid w:val="005626A0"/>
+    <w:rsid w:val="005667FD"/>
+    <w:rsid w:val="00573394"/>
+    <w:rsid w:val="00573A3B"/>
+    <w:rsid w:val="00573C2C"/>
+    <w:rsid w:val="00573CB8"/>
+    <w:rsid w:val="0057431A"/>
+    <w:rsid w:val="005807DD"/>
+    <w:rsid w:val="00581A8A"/>
+    <w:rsid w:val="00584FBC"/>
+    <w:rsid w:val="00586002"/>
+    <w:rsid w:val="00587868"/>
+    <w:rsid w:val="00592799"/>
+    <w:rsid w:val="005A0411"/>
+    <w:rsid w:val="005A12BE"/>
+    <w:rsid w:val="005A278E"/>
+    <w:rsid w:val="005A6700"/>
+    <w:rsid w:val="005B3F62"/>
+    <w:rsid w:val="005B51AB"/>
+    <w:rsid w:val="005B5EE2"/>
+    <w:rsid w:val="005B70B1"/>
+    <w:rsid w:val="005C0393"/>
+    <w:rsid w:val="005C0964"/>
+    <w:rsid w:val="005C2224"/>
+    <w:rsid w:val="005C2280"/>
+    <w:rsid w:val="005D310B"/>
+    <w:rsid w:val="005D3480"/>
+    <w:rsid w:val="005D6585"/>
+    <w:rsid w:val="005D6EB4"/>
+    <w:rsid w:val="005E0551"/>
+    <w:rsid w:val="005E2497"/>
+    <w:rsid w:val="005E318D"/>
+    <w:rsid w:val="005E41B3"/>
+    <w:rsid w:val="005E4C3C"/>
+    <w:rsid w:val="005E4C44"/>
+    <w:rsid w:val="005E53C0"/>
+    <w:rsid w:val="005E605E"/>
+    <w:rsid w:val="005E6568"/>
+    <w:rsid w:val="005F060D"/>
+    <w:rsid w:val="005F101E"/>
+    <w:rsid w:val="005F19FD"/>
+    <w:rsid w:val="005F6BCA"/>
+    <w:rsid w:val="005F7602"/>
+    <w:rsid w:val="005F7636"/>
+    <w:rsid w:val="00600261"/>
+    <w:rsid w:val="00602A98"/>
+    <w:rsid w:val="00605D98"/>
+    <w:rsid w:val="006078DF"/>
+    <w:rsid w:val="00610565"/>
+    <w:rsid w:val="00610DE4"/>
+    <w:rsid w:val="0061158B"/>
+    <w:rsid w:val="00611BDF"/>
+    <w:rsid w:val="006210A2"/>
+    <w:rsid w:val="006213B8"/>
+    <w:rsid w:val="0062146D"/>
+    <w:rsid w:val="0063118E"/>
+    <w:rsid w:val="006319A8"/>
+    <w:rsid w:val="00637D85"/>
+    <w:rsid w:val="006412FB"/>
+    <w:rsid w:val="00641BFB"/>
+    <w:rsid w:val="006424A8"/>
+    <w:rsid w:val="00642C89"/>
+    <w:rsid w:val="006453E4"/>
+    <w:rsid w:val="00645747"/>
+    <w:rsid w:val="00651B96"/>
+    <w:rsid w:val="00655BAE"/>
+    <w:rsid w:val="00655D43"/>
+    <w:rsid w:val="006564DE"/>
+    <w:rsid w:val="00656BAA"/>
+    <w:rsid w:val="0065774B"/>
+    <w:rsid w:val="006645DA"/>
+    <w:rsid w:val="00664AF1"/>
+    <w:rsid w:val="00667BA5"/>
+    <w:rsid w:val="006730CC"/>
+    <w:rsid w:val="00676261"/>
+    <w:rsid w:val="00676CCC"/>
+    <w:rsid w:val="00676E4E"/>
+    <w:rsid w:val="00681887"/>
+    <w:rsid w:val="006819CF"/>
+    <w:rsid w:val="00682430"/>
+    <w:rsid w:val="0068246D"/>
+    <w:rsid w:val="00683223"/>
+    <w:rsid w:val="00686C1B"/>
+    <w:rsid w:val="0069083E"/>
+    <w:rsid w:val="00693C71"/>
+    <w:rsid w:val="006A24BC"/>
+    <w:rsid w:val="006A3587"/>
+    <w:rsid w:val="006A430D"/>
+    <w:rsid w:val="006A6507"/>
+    <w:rsid w:val="006A7B89"/>
+    <w:rsid w:val="006A7BEC"/>
+    <w:rsid w:val="006B422F"/>
+    <w:rsid w:val="006B44D1"/>
+    <w:rsid w:val="006B4DB5"/>
+    <w:rsid w:val="006C0C58"/>
+    <w:rsid w:val="006C1358"/>
+    <w:rsid w:val="006C1B40"/>
+    <w:rsid w:val="006C632F"/>
+    <w:rsid w:val="006D06FF"/>
+    <w:rsid w:val="006D1789"/>
+    <w:rsid w:val="006D5322"/>
+    <w:rsid w:val="006D59D8"/>
+    <w:rsid w:val="006D722A"/>
+    <w:rsid w:val="006E087C"/>
+    <w:rsid w:val="006E26D0"/>
+    <w:rsid w:val="006E2732"/>
+    <w:rsid w:val="006E39C4"/>
+    <w:rsid w:val="006E5FCB"/>
+    <w:rsid w:val="006E686E"/>
+    <w:rsid w:val="006F15BA"/>
+    <w:rsid w:val="006F2227"/>
+    <w:rsid w:val="00701931"/>
+    <w:rsid w:val="00702B71"/>
+    <w:rsid w:val="0070344C"/>
+    <w:rsid w:val="00705B01"/>
+    <w:rsid w:val="00707985"/>
+    <w:rsid w:val="007100B6"/>
+    <w:rsid w:val="00711324"/>
+    <w:rsid w:val="007142FB"/>
+    <w:rsid w:val="00714496"/>
+    <w:rsid w:val="007153FE"/>
+    <w:rsid w:val="00716D4A"/>
+    <w:rsid w:val="00721A91"/>
+    <w:rsid w:val="00721EFD"/>
+    <w:rsid w:val="00722AB4"/>
+    <w:rsid w:val="0072542A"/>
+    <w:rsid w:val="007272AF"/>
+    <w:rsid w:val="00731A7E"/>
+    <w:rsid w:val="007330EA"/>
+    <w:rsid w:val="007353FF"/>
+    <w:rsid w:val="007357D7"/>
+    <w:rsid w:val="00736F29"/>
+    <w:rsid w:val="00737A61"/>
+    <w:rsid w:val="007418AF"/>
+    <w:rsid w:val="00742D68"/>
+    <w:rsid w:val="007453A5"/>
+    <w:rsid w:val="00745785"/>
+    <w:rsid w:val="00747DFD"/>
+    <w:rsid w:val="00754FC3"/>
+    <w:rsid w:val="007553E0"/>
+    <w:rsid w:val="007603B0"/>
+    <w:rsid w:val="0076263E"/>
+    <w:rsid w:val="0076265B"/>
+    <w:rsid w:val="0076633D"/>
+    <w:rsid w:val="00766F27"/>
+    <w:rsid w:val="00767820"/>
+    <w:rsid w:val="00767F8F"/>
+    <w:rsid w:val="00774F27"/>
+    <w:rsid w:val="007763C3"/>
+    <w:rsid w:val="00777607"/>
+    <w:rsid w:val="00780CA2"/>
+    <w:rsid w:val="0078694F"/>
+    <w:rsid w:val="00792931"/>
+    <w:rsid w:val="00793C58"/>
+    <w:rsid w:val="0079408D"/>
+    <w:rsid w:val="00795C38"/>
+    <w:rsid w:val="007A05C3"/>
+    <w:rsid w:val="007A10D4"/>
+    <w:rsid w:val="007A26DA"/>
+    <w:rsid w:val="007A2929"/>
+    <w:rsid w:val="007A64F8"/>
+    <w:rsid w:val="007A6AB0"/>
+    <w:rsid w:val="007B0FB1"/>
+    <w:rsid w:val="007B1570"/>
+    <w:rsid w:val="007B41F6"/>
+    <w:rsid w:val="007B4572"/>
+    <w:rsid w:val="007B5478"/>
+    <w:rsid w:val="007B702E"/>
+    <w:rsid w:val="007B7D2B"/>
+    <w:rsid w:val="007C07C8"/>
+    <w:rsid w:val="007C0BF2"/>
+    <w:rsid w:val="007C1CCE"/>
+    <w:rsid w:val="007C2BF9"/>
+    <w:rsid w:val="007C55F8"/>
+    <w:rsid w:val="007C64BE"/>
+    <w:rsid w:val="007C66C0"/>
+    <w:rsid w:val="007C76A3"/>
+    <w:rsid w:val="007D16C5"/>
+    <w:rsid w:val="007D338D"/>
+    <w:rsid w:val="007D78FB"/>
+    <w:rsid w:val="007E2A00"/>
+    <w:rsid w:val="007E3CA4"/>
+    <w:rsid w:val="007E5418"/>
+    <w:rsid w:val="007E6077"/>
+    <w:rsid w:val="007F2C3E"/>
+    <w:rsid w:val="007F6039"/>
+    <w:rsid w:val="007F6EA0"/>
+    <w:rsid w:val="007F7A5D"/>
+    <w:rsid w:val="0080314E"/>
+    <w:rsid w:val="008054D0"/>
+    <w:rsid w:val="00805FE5"/>
+    <w:rsid w:val="008075EE"/>
+    <w:rsid w:val="00807CD7"/>
+    <w:rsid w:val="00810C6E"/>
+    <w:rsid w:val="00810F5D"/>
+    <w:rsid w:val="00811508"/>
+    <w:rsid w:val="00823A59"/>
+    <w:rsid w:val="00830951"/>
+    <w:rsid w:val="008340CC"/>
+    <w:rsid w:val="00834538"/>
+    <w:rsid w:val="00845EA3"/>
+    <w:rsid w:val="00846667"/>
+    <w:rsid w:val="00846960"/>
+    <w:rsid w:val="008503D0"/>
+    <w:rsid w:val="008510EF"/>
+    <w:rsid w:val="00851313"/>
+    <w:rsid w:val="00854D1C"/>
+    <w:rsid w:val="008553A7"/>
+    <w:rsid w:val="008567D2"/>
+    <w:rsid w:val="00856A5A"/>
+    <w:rsid w:val="008625FB"/>
+    <w:rsid w:val="008671F7"/>
+    <w:rsid w:val="008707F9"/>
+    <w:rsid w:val="00870D2F"/>
+    <w:rsid w:val="008714BA"/>
+    <w:rsid w:val="00872C97"/>
+    <w:rsid w:val="008733EE"/>
+    <w:rsid w:val="00873B34"/>
+    <w:rsid w:val="00874C21"/>
+    <w:rsid w:val="00881B94"/>
+    <w:rsid w:val="0088339C"/>
+    <w:rsid w:val="00883A31"/>
+    <w:rsid w:val="00884304"/>
+    <w:rsid w:val="008868F1"/>
+    <w:rsid w:val="008869F1"/>
+    <w:rsid w:val="00890D08"/>
+    <w:rsid w:val="008925FB"/>
+    <w:rsid w:val="00892FAF"/>
+    <w:rsid w:val="008940CC"/>
+    <w:rsid w:val="008943B6"/>
+    <w:rsid w:val="008944EB"/>
+    <w:rsid w:val="008A3584"/>
+    <w:rsid w:val="008A3A16"/>
+    <w:rsid w:val="008B01E7"/>
+    <w:rsid w:val="008B3175"/>
+    <w:rsid w:val="008B3D1D"/>
+    <w:rsid w:val="008B6B12"/>
+    <w:rsid w:val="008B6EF8"/>
+    <w:rsid w:val="008C0574"/>
+    <w:rsid w:val="008C14C6"/>
+    <w:rsid w:val="008C2E5C"/>
+    <w:rsid w:val="008C4AA2"/>
+    <w:rsid w:val="008C6816"/>
+    <w:rsid w:val="008C7944"/>
+    <w:rsid w:val="008D0E85"/>
+    <w:rsid w:val="008D319B"/>
+    <w:rsid w:val="008E1F9E"/>
+    <w:rsid w:val="008E30BF"/>
+    <w:rsid w:val="008E4A36"/>
+    <w:rsid w:val="008E525B"/>
+    <w:rsid w:val="008E6A29"/>
+    <w:rsid w:val="008E6F72"/>
+    <w:rsid w:val="008E7BB6"/>
+    <w:rsid w:val="008F6526"/>
+    <w:rsid w:val="008F6CFB"/>
+    <w:rsid w:val="00906B6E"/>
+    <w:rsid w:val="00910567"/>
+    <w:rsid w:val="009149CB"/>
+    <w:rsid w:val="00915B71"/>
+    <w:rsid w:val="00917497"/>
+    <w:rsid w:val="00920641"/>
+    <w:rsid w:val="009219CF"/>
+    <w:rsid w:val="009241CA"/>
+    <w:rsid w:val="009250E0"/>
+    <w:rsid w:val="0092588A"/>
+    <w:rsid w:val="009301B3"/>
+    <w:rsid w:val="00932DFF"/>
+    <w:rsid w:val="00934350"/>
+    <w:rsid w:val="00942201"/>
+    <w:rsid w:val="009430BE"/>
+    <w:rsid w:val="00944171"/>
+    <w:rsid w:val="00950B5F"/>
+    <w:rsid w:val="00951658"/>
+    <w:rsid w:val="00952787"/>
+    <w:rsid w:val="00953AD1"/>
+    <w:rsid w:val="009549DB"/>
+    <w:rsid w:val="00954A02"/>
+    <w:rsid w:val="0095563F"/>
+    <w:rsid w:val="00956DA6"/>
+    <w:rsid w:val="009622D0"/>
+    <w:rsid w:val="0096302E"/>
+    <w:rsid w:val="009633A5"/>
+    <w:rsid w:val="009715BD"/>
+    <w:rsid w:val="00972257"/>
+    <w:rsid w:val="00980597"/>
+    <w:rsid w:val="00980B35"/>
+    <w:rsid w:val="00983443"/>
+    <w:rsid w:val="0098505F"/>
+    <w:rsid w:val="00985561"/>
+    <w:rsid w:val="00986B91"/>
+    <w:rsid w:val="00987F20"/>
+    <w:rsid w:val="00996F67"/>
+    <w:rsid w:val="009A2202"/>
+    <w:rsid w:val="009A6079"/>
+    <w:rsid w:val="009B0677"/>
+    <w:rsid w:val="009B2666"/>
+    <w:rsid w:val="009B284B"/>
+    <w:rsid w:val="009B3F8F"/>
+    <w:rsid w:val="009B59E5"/>
+    <w:rsid w:val="009C1EF9"/>
+    <w:rsid w:val="009C35BF"/>
+    <w:rsid w:val="009C4B61"/>
+    <w:rsid w:val="009C6F50"/>
+    <w:rsid w:val="009D3C84"/>
+    <w:rsid w:val="009D4B0D"/>
+    <w:rsid w:val="009D55B2"/>
+    <w:rsid w:val="009D563E"/>
+    <w:rsid w:val="009D57A6"/>
+    <w:rsid w:val="009E0287"/>
+    <w:rsid w:val="009E212A"/>
+    <w:rsid w:val="009E21EB"/>
+    <w:rsid w:val="009E2EEE"/>
+    <w:rsid w:val="009E5EFF"/>
+    <w:rsid w:val="009E5FBF"/>
+    <w:rsid w:val="009F31D2"/>
+    <w:rsid w:val="009F6765"/>
+    <w:rsid w:val="009F6F33"/>
+    <w:rsid w:val="00A0123B"/>
+    <w:rsid w:val="00A01696"/>
+    <w:rsid w:val="00A068D6"/>
+    <w:rsid w:val="00A10EB0"/>
+    <w:rsid w:val="00A113C0"/>
+    <w:rsid w:val="00A137C9"/>
+    <w:rsid w:val="00A20FA4"/>
+    <w:rsid w:val="00A25659"/>
+    <w:rsid w:val="00A30703"/>
+    <w:rsid w:val="00A3217E"/>
+    <w:rsid w:val="00A35EA7"/>
+    <w:rsid w:val="00A36EF1"/>
+    <w:rsid w:val="00A3773D"/>
+    <w:rsid w:val="00A40258"/>
+    <w:rsid w:val="00A45FBE"/>
+    <w:rsid w:val="00A47851"/>
+    <w:rsid w:val="00A52582"/>
+    <w:rsid w:val="00A542C7"/>
+    <w:rsid w:val="00A55C66"/>
+    <w:rsid w:val="00A55E35"/>
+    <w:rsid w:val="00A57732"/>
+    <w:rsid w:val="00A62677"/>
+    <w:rsid w:val="00A652EB"/>
+    <w:rsid w:val="00A7110D"/>
+    <w:rsid w:val="00A7388C"/>
+    <w:rsid w:val="00A74CE5"/>
+    <w:rsid w:val="00A74CF9"/>
+    <w:rsid w:val="00A758E5"/>
+    <w:rsid w:val="00A761B4"/>
+    <w:rsid w:val="00A76B17"/>
+    <w:rsid w:val="00A80B60"/>
+    <w:rsid w:val="00A85883"/>
+    <w:rsid w:val="00A86107"/>
+    <w:rsid w:val="00A87A02"/>
+    <w:rsid w:val="00A948F4"/>
+    <w:rsid w:val="00A95042"/>
+    <w:rsid w:val="00A96E90"/>
+    <w:rsid w:val="00AA190F"/>
+    <w:rsid w:val="00AA4E95"/>
+    <w:rsid w:val="00AA58FB"/>
+    <w:rsid w:val="00AA7E23"/>
+    <w:rsid w:val="00AB0E1C"/>
+    <w:rsid w:val="00AB2EBF"/>
+    <w:rsid w:val="00AB34A8"/>
+    <w:rsid w:val="00AB485F"/>
+    <w:rsid w:val="00AB5099"/>
+    <w:rsid w:val="00AB5363"/>
+    <w:rsid w:val="00AB5D9E"/>
+    <w:rsid w:val="00AC23EF"/>
+    <w:rsid w:val="00AC38BC"/>
+    <w:rsid w:val="00AC3AF4"/>
+    <w:rsid w:val="00AC49AC"/>
+    <w:rsid w:val="00AC4CA4"/>
+    <w:rsid w:val="00AC6398"/>
+    <w:rsid w:val="00AC6EFF"/>
+    <w:rsid w:val="00AD291B"/>
+    <w:rsid w:val="00AD2C6B"/>
+    <w:rsid w:val="00AD402D"/>
+    <w:rsid w:val="00AD4C16"/>
+    <w:rsid w:val="00AD7B8F"/>
+    <w:rsid w:val="00AE0F65"/>
+    <w:rsid w:val="00AE1C4B"/>
+    <w:rsid w:val="00AE5DB7"/>
+    <w:rsid w:val="00AF1EEC"/>
+    <w:rsid w:val="00AF28D8"/>
+    <w:rsid w:val="00AF2A7D"/>
+    <w:rsid w:val="00AF34E6"/>
+    <w:rsid w:val="00AF3929"/>
+    <w:rsid w:val="00AF39AA"/>
+    <w:rsid w:val="00AF44B3"/>
+    <w:rsid w:val="00B01219"/>
+    <w:rsid w:val="00B025E9"/>
+    <w:rsid w:val="00B030B0"/>
+    <w:rsid w:val="00B044E8"/>
+    <w:rsid w:val="00B04E95"/>
+    <w:rsid w:val="00B15F3E"/>
+    <w:rsid w:val="00B169B5"/>
+    <w:rsid w:val="00B20EA3"/>
+    <w:rsid w:val="00B21FF7"/>
+    <w:rsid w:val="00B26F05"/>
+    <w:rsid w:val="00B276DE"/>
+    <w:rsid w:val="00B36B78"/>
+    <w:rsid w:val="00B373AA"/>
+    <w:rsid w:val="00B37654"/>
+    <w:rsid w:val="00B40C4A"/>
+    <w:rsid w:val="00B40DC1"/>
+    <w:rsid w:val="00B4138C"/>
+    <w:rsid w:val="00B4186D"/>
+    <w:rsid w:val="00B431FA"/>
+    <w:rsid w:val="00B43A96"/>
+    <w:rsid w:val="00B4415D"/>
+    <w:rsid w:val="00B51F78"/>
+    <w:rsid w:val="00B52018"/>
+    <w:rsid w:val="00B54EF4"/>
+    <w:rsid w:val="00B55F31"/>
+    <w:rsid w:val="00B6047D"/>
+    <w:rsid w:val="00B6434E"/>
+    <w:rsid w:val="00B6577D"/>
+    <w:rsid w:val="00B66327"/>
+    <w:rsid w:val="00B672C9"/>
+    <w:rsid w:val="00B6737D"/>
+    <w:rsid w:val="00B67BFE"/>
+    <w:rsid w:val="00B704D3"/>
+    <w:rsid w:val="00B72C2A"/>
+    <w:rsid w:val="00B77905"/>
+    <w:rsid w:val="00B80B98"/>
+    <w:rsid w:val="00B818F1"/>
+    <w:rsid w:val="00B84218"/>
+    <w:rsid w:val="00B86EB5"/>
+    <w:rsid w:val="00B87D4D"/>
+    <w:rsid w:val="00B93FF1"/>
+    <w:rsid w:val="00B97DD8"/>
+    <w:rsid w:val="00BA1ABA"/>
+    <w:rsid w:val="00BA2DAE"/>
+    <w:rsid w:val="00BA57A2"/>
+    <w:rsid w:val="00BA6B2D"/>
+    <w:rsid w:val="00BB06AF"/>
+    <w:rsid w:val="00BB09EB"/>
+    <w:rsid w:val="00BB3C6E"/>
+    <w:rsid w:val="00BB48E4"/>
+    <w:rsid w:val="00BC17EA"/>
+    <w:rsid w:val="00BC210C"/>
+    <w:rsid w:val="00BD2433"/>
+    <w:rsid w:val="00BD3B23"/>
+    <w:rsid w:val="00BD44E2"/>
+    <w:rsid w:val="00BD5AD2"/>
+    <w:rsid w:val="00BD6159"/>
+    <w:rsid w:val="00BD70B3"/>
+    <w:rsid w:val="00BE2B82"/>
+    <w:rsid w:val="00BE34F4"/>
+    <w:rsid w:val="00BE59A2"/>
+    <w:rsid w:val="00BE5A95"/>
+    <w:rsid w:val="00BF14BD"/>
+    <w:rsid w:val="00BF434C"/>
+    <w:rsid w:val="00BF53BE"/>
+    <w:rsid w:val="00BF7C12"/>
+    <w:rsid w:val="00C03FC2"/>
+    <w:rsid w:val="00C0492F"/>
+    <w:rsid w:val="00C04ECB"/>
+    <w:rsid w:val="00C05320"/>
+    <w:rsid w:val="00C1097F"/>
+    <w:rsid w:val="00C11AFB"/>
+    <w:rsid w:val="00C14D7B"/>
+    <w:rsid w:val="00C15087"/>
+    <w:rsid w:val="00C21D70"/>
+    <w:rsid w:val="00C22E22"/>
+    <w:rsid w:val="00C27328"/>
+    <w:rsid w:val="00C2761D"/>
+    <w:rsid w:val="00C300CE"/>
+    <w:rsid w:val="00C30249"/>
+    <w:rsid w:val="00C33AB5"/>
+    <w:rsid w:val="00C406FB"/>
+    <w:rsid w:val="00C444CF"/>
+    <w:rsid w:val="00C45480"/>
+    <w:rsid w:val="00C46236"/>
+    <w:rsid w:val="00C46766"/>
+    <w:rsid w:val="00C47ACA"/>
+    <w:rsid w:val="00C52D63"/>
+    <w:rsid w:val="00C55CD1"/>
+    <w:rsid w:val="00C56C13"/>
+    <w:rsid w:val="00C61031"/>
+    <w:rsid w:val="00C61BC1"/>
+    <w:rsid w:val="00C65023"/>
+    <w:rsid w:val="00C67236"/>
+    <w:rsid w:val="00C70F8F"/>
+    <w:rsid w:val="00C723C3"/>
+    <w:rsid w:val="00C73364"/>
+    <w:rsid w:val="00C740C9"/>
+    <w:rsid w:val="00C74DD2"/>
+    <w:rsid w:val="00C754D0"/>
+    <w:rsid w:val="00C76F3D"/>
+    <w:rsid w:val="00C82952"/>
+    <w:rsid w:val="00C83DDE"/>
+    <w:rsid w:val="00C90461"/>
+    <w:rsid w:val="00C9227E"/>
+    <w:rsid w:val="00C92904"/>
+    <w:rsid w:val="00C94524"/>
+    <w:rsid w:val="00C95C4C"/>
+    <w:rsid w:val="00C967D4"/>
+    <w:rsid w:val="00C97AF0"/>
+    <w:rsid w:val="00CA45DD"/>
+    <w:rsid w:val="00CA7956"/>
+    <w:rsid w:val="00CB4937"/>
+    <w:rsid w:val="00CB6D66"/>
+    <w:rsid w:val="00CC0BF9"/>
+    <w:rsid w:val="00CC0E1F"/>
+    <w:rsid w:val="00CC2E99"/>
+    <w:rsid w:val="00CC3C88"/>
+    <w:rsid w:val="00CC4C46"/>
+    <w:rsid w:val="00CC6CDA"/>
+    <w:rsid w:val="00CC7744"/>
+    <w:rsid w:val="00CD118D"/>
+    <w:rsid w:val="00CD19CA"/>
+    <w:rsid w:val="00CD78B9"/>
+    <w:rsid w:val="00CE1104"/>
+    <w:rsid w:val="00CE6A4B"/>
+    <w:rsid w:val="00CE7F3E"/>
+    <w:rsid w:val="00CF0078"/>
+    <w:rsid w:val="00CF062A"/>
+    <w:rsid w:val="00CF2E5F"/>
+    <w:rsid w:val="00CF336A"/>
+    <w:rsid w:val="00CF63A1"/>
+    <w:rsid w:val="00CF6EBE"/>
+    <w:rsid w:val="00CF7F7D"/>
+    <w:rsid w:val="00D03726"/>
+    <w:rsid w:val="00D048A4"/>
+    <w:rsid w:val="00D051DE"/>
+    <w:rsid w:val="00D12595"/>
+    <w:rsid w:val="00D137C8"/>
+    <w:rsid w:val="00D211BC"/>
+    <w:rsid w:val="00D2255E"/>
+    <w:rsid w:val="00D239FB"/>
+    <w:rsid w:val="00D242CF"/>
+    <w:rsid w:val="00D26727"/>
+    <w:rsid w:val="00D420DA"/>
+    <w:rsid w:val="00D4452A"/>
+    <w:rsid w:val="00D45E4A"/>
+    <w:rsid w:val="00D46757"/>
+    <w:rsid w:val="00D46DC0"/>
+    <w:rsid w:val="00D50BF7"/>
+    <w:rsid w:val="00D557F5"/>
+    <w:rsid w:val="00D56BF9"/>
+    <w:rsid w:val="00D6023F"/>
+    <w:rsid w:val="00D610A6"/>
+    <w:rsid w:val="00D633DE"/>
+    <w:rsid w:val="00D643F5"/>
+    <w:rsid w:val="00D65A7B"/>
+    <w:rsid w:val="00D7016A"/>
+    <w:rsid w:val="00D73153"/>
+    <w:rsid w:val="00D73C35"/>
+    <w:rsid w:val="00D84269"/>
+    <w:rsid w:val="00D8454E"/>
+    <w:rsid w:val="00D85638"/>
+    <w:rsid w:val="00D86DBA"/>
+    <w:rsid w:val="00D86EC5"/>
+    <w:rsid w:val="00D90011"/>
+    <w:rsid w:val="00D90C62"/>
+    <w:rsid w:val="00D913BA"/>
+    <w:rsid w:val="00D91C75"/>
+    <w:rsid w:val="00D92780"/>
+    <w:rsid w:val="00D92E08"/>
+    <w:rsid w:val="00D931E7"/>
+    <w:rsid w:val="00D9429C"/>
+    <w:rsid w:val="00D958E8"/>
+    <w:rsid w:val="00D97580"/>
+    <w:rsid w:val="00DA0B30"/>
+    <w:rsid w:val="00DA2B02"/>
+    <w:rsid w:val="00DA318B"/>
+    <w:rsid w:val="00DA4820"/>
+    <w:rsid w:val="00DA6501"/>
+    <w:rsid w:val="00DB6247"/>
+    <w:rsid w:val="00DB753F"/>
+    <w:rsid w:val="00DC41B0"/>
+    <w:rsid w:val="00DC425D"/>
+    <w:rsid w:val="00DC5AC0"/>
+    <w:rsid w:val="00DD09C8"/>
+    <w:rsid w:val="00DD2087"/>
+    <w:rsid w:val="00DE0846"/>
+    <w:rsid w:val="00DE0ABB"/>
+    <w:rsid w:val="00DE0E57"/>
+    <w:rsid w:val="00DE138C"/>
+    <w:rsid w:val="00DE7E13"/>
+    <w:rsid w:val="00DF0F81"/>
+    <w:rsid w:val="00DF3DE8"/>
+    <w:rsid w:val="00DF4492"/>
+    <w:rsid w:val="00DF6238"/>
+    <w:rsid w:val="00DF69D0"/>
+    <w:rsid w:val="00DF7D51"/>
+    <w:rsid w:val="00E0471D"/>
+    <w:rsid w:val="00E051E3"/>
+    <w:rsid w:val="00E0557D"/>
+    <w:rsid w:val="00E05C36"/>
+    <w:rsid w:val="00E07688"/>
+    <w:rsid w:val="00E117D8"/>
+    <w:rsid w:val="00E12AA8"/>
+    <w:rsid w:val="00E143AA"/>
+    <w:rsid w:val="00E157F1"/>
+    <w:rsid w:val="00E15CC5"/>
+    <w:rsid w:val="00E17F03"/>
+    <w:rsid w:val="00E212CD"/>
+    <w:rsid w:val="00E22EAB"/>
+    <w:rsid w:val="00E24546"/>
+    <w:rsid w:val="00E26D7F"/>
+    <w:rsid w:val="00E30E4B"/>
+    <w:rsid w:val="00E341A0"/>
+    <w:rsid w:val="00E34B1B"/>
+    <w:rsid w:val="00E34CC9"/>
+    <w:rsid w:val="00E36952"/>
+    <w:rsid w:val="00E37AC3"/>
+    <w:rsid w:val="00E37EBE"/>
+    <w:rsid w:val="00E40840"/>
+    <w:rsid w:val="00E40DD4"/>
+    <w:rsid w:val="00E416F7"/>
+    <w:rsid w:val="00E42C52"/>
+    <w:rsid w:val="00E42D5C"/>
+    <w:rsid w:val="00E43869"/>
+    <w:rsid w:val="00E439AC"/>
+    <w:rsid w:val="00E440CB"/>
+    <w:rsid w:val="00E4726D"/>
+    <w:rsid w:val="00E479F9"/>
+    <w:rsid w:val="00E5021A"/>
+    <w:rsid w:val="00E50D15"/>
+    <w:rsid w:val="00E511A3"/>
+    <w:rsid w:val="00E5618D"/>
+    <w:rsid w:val="00E5634E"/>
+    <w:rsid w:val="00E63968"/>
+    <w:rsid w:val="00E71ECB"/>
+    <w:rsid w:val="00E72F01"/>
+    <w:rsid w:val="00E75649"/>
+    <w:rsid w:val="00E85A3A"/>
+    <w:rsid w:val="00E8795A"/>
+    <w:rsid w:val="00E879B2"/>
+    <w:rsid w:val="00E87FB9"/>
+    <w:rsid w:val="00E92DA3"/>
+    <w:rsid w:val="00E92E71"/>
+    <w:rsid w:val="00E979C0"/>
+    <w:rsid w:val="00EA224A"/>
+    <w:rsid w:val="00EA3389"/>
+    <w:rsid w:val="00EA481F"/>
+    <w:rsid w:val="00EA4A69"/>
+    <w:rsid w:val="00EA52A0"/>
+    <w:rsid w:val="00EA56E5"/>
+    <w:rsid w:val="00EB1595"/>
+    <w:rsid w:val="00EB25B4"/>
+    <w:rsid w:val="00EB2671"/>
+    <w:rsid w:val="00EB2AEF"/>
+    <w:rsid w:val="00EB2C10"/>
+    <w:rsid w:val="00EB45D2"/>
+    <w:rsid w:val="00EB50FE"/>
+    <w:rsid w:val="00EC0BEA"/>
+    <w:rsid w:val="00EC136E"/>
+    <w:rsid w:val="00EC2391"/>
+    <w:rsid w:val="00EC4E22"/>
+    <w:rsid w:val="00ED6435"/>
+    <w:rsid w:val="00EE2615"/>
+    <w:rsid w:val="00EE2A0E"/>
+    <w:rsid w:val="00EE516D"/>
+    <w:rsid w:val="00EE7B3A"/>
+    <w:rsid w:val="00EE7C82"/>
+    <w:rsid w:val="00EF2A97"/>
+    <w:rsid w:val="00EF4C7D"/>
+    <w:rsid w:val="00EF76EA"/>
+    <w:rsid w:val="00F03E68"/>
+    <w:rsid w:val="00F041B8"/>
+    <w:rsid w:val="00F04FDC"/>
+    <w:rsid w:val="00F069F4"/>
+    <w:rsid w:val="00F10522"/>
+    <w:rsid w:val="00F11271"/>
+    <w:rsid w:val="00F11EEB"/>
+    <w:rsid w:val="00F11F96"/>
+    <w:rsid w:val="00F15ABA"/>
+    <w:rsid w:val="00F15B7E"/>
+    <w:rsid w:val="00F20BB2"/>
+    <w:rsid w:val="00F22191"/>
+    <w:rsid w:val="00F25880"/>
+    <w:rsid w:val="00F2708C"/>
+    <w:rsid w:val="00F30C2C"/>
+    <w:rsid w:val="00F32836"/>
+    <w:rsid w:val="00F32E4E"/>
+    <w:rsid w:val="00F3370D"/>
+    <w:rsid w:val="00F33F94"/>
+    <w:rsid w:val="00F35928"/>
+    <w:rsid w:val="00F35FBB"/>
+    <w:rsid w:val="00F431FA"/>
+    <w:rsid w:val="00F446FC"/>
+    <w:rsid w:val="00F44745"/>
+    <w:rsid w:val="00F449B0"/>
+    <w:rsid w:val="00F44FDD"/>
+    <w:rsid w:val="00F52E80"/>
+    <w:rsid w:val="00F53AFD"/>
+    <w:rsid w:val="00F54F43"/>
+    <w:rsid w:val="00F55450"/>
+    <w:rsid w:val="00F576F5"/>
+    <w:rsid w:val="00F57E01"/>
+    <w:rsid w:val="00F65481"/>
+    <w:rsid w:val="00F672D6"/>
+    <w:rsid w:val="00F67BD7"/>
+    <w:rsid w:val="00F70ED2"/>
+    <w:rsid w:val="00F7272F"/>
+    <w:rsid w:val="00F72EEC"/>
+    <w:rsid w:val="00F72F0C"/>
+    <w:rsid w:val="00F75724"/>
+    <w:rsid w:val="00F762D1"/>
+    <w:rsid w:val="00F816F9"/>
+    <w:rsid w:val="00F864A8"/>
+    <w:rsid w:val="00F87512"/>
+    <w:rsid w:val="00F87935"/>
+    <w:rsid w:val="00F87F8B"/>
+    <w:rsid w:val="00F9067C"/>
+    <w:rsid w:val="00F9299D"/>
+    <w:rsid w:val="00F9345C"/>
+    <w:rsid w:val="00F9378F"/>
+    <w:rsid w:val="00F94751"/>
+    <w:rsid w:val="00F947FB"/>
+    <w:rsid w:val="00F96538"/>
+    <w:rsid w:val="00FA0B0A"/>
+    <w:rsid w:val="00FA2C45"/>
+    <w:rsid w:val="00FA46EE"/>
+    <w:rsid w:val="00FA63DF"/>
+    <w:rsid w:val="00FB0ECE"/>
+    <w:rsid w:val="00FB2C3C"/>
+    <w:rsid w:val="00FB55FD"/>
+    <w:rsid w:val="00FB6B7B"/>
+    <w:rsid w:val="00FC29F6"/>
+    <w:rsid w:val="00FC4C45"/>
+    <w:rsid w:val="00FC729F"/>
+    <w:rsid w:val="00FD1E07"/>
+    <w:rsid w:val="00FD283D"/>
+    <w:rsid w:val="00FE208D"/>
+    <w:rsid w:val="00FF402E"/>
+    <w:rsid w:val="00FF5319"/>
+    <w:rsid w:val="00FF6CCF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="463647CC"/>
+  <w14:docId w14:val="13376349"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FE318D44-CA47-432B-BEE6-FBBDE5F77BDF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="ISNAD Font" w:eastAsiaTheme="minorHAnsi" w:hAnsi="ISNAD Font" w:cs="ISNAD Font"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2990,51 +4924,51 @@
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3069,57 +5003,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
-    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3189,499 +5123,1531 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00A0123B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Balk1Char"/>
-    <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00F94747"/>
+    <w:rsid w:val="008C6816"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Bree Serif" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Bree Serif" w:cs="Calibri"/>
       <w:b/>
+      <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Balk2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00562BE7"/>
+    <w:rsid w:val="00C90461"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Gentium Plus"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="120"/>
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Kpr">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk1Char">
+    <w:name w:val="Başlık 1 Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Çözümlenmeyen Bahsetme1"/>
+    <w:link w:val="Balk1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C6816"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bree Serif" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Bree Serif" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
+    <w:name w:val="Başlık 2 Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:uiPriority w:val="99"/>
-[...7 lines deleted...]
-    <w:name w:val="tlid-translation"/>
+    <w:link w:val="Balk2"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C90461"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lora" w:hAnsi="Lora" w:cs="Gentium Plus"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk3Char">
+    <w:name w:val="Başlık 3 Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:rsid w:val="00BB28A8"/>
+    <w:link w:val="Balk3"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk4Char">
+    <w:name w:val="Başlık 4 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk5Char">
+    <w:name w:val="Başlık 5 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk6Char">
+    <w:name w:val="Başlık 6 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk7Char">
+    <w:name w:val="Başlık 7 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk8Char">
+    <w:name w:val="Başlık 8 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk9Char">
+    <w:name w:val="Başlık 9 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="KonuBal">
+    <w:name w:val="Title"/>
+    <w:aliases w:val="Yazar Adı"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="KonuBalChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0006439C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KonuBalChar">
+    <w:name w:val="Konu Başlığı Char"/>
+    <w:aliases w:val="Yazar Adı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="KonuBal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0006439C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gentium Plus" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Gentium Plus" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Altyaz">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="AltyazChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000267E0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltyazChar">
+    <w:name w:val="Altyazı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Altyaz"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Alnt">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="AlntChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlntChar">
+    <w:name w:val="Alıntı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Alnt"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="GlVurgulama">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="GlAlnt">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="GlAlntChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000267E0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GlAlntChar">
+    <w:name w:val="Güçlü Alıntı Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="GlAlnt"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000267E0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="GlBavuru">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="32"/>
+    <w:rsid w:val="000267E0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="stBilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="stBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00562BE7"/>
+    <w:rsid w:val="00351A6A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
     <w:name w:val="Üst Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="stBilgi"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00562BE7"/>
+    <w:rsid w:val="00351A6A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="AltBilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00562BE7"/>
+    <w:rsid w:val="00351A6A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00562BE7"/>
-[...2 lines deleted...]
-    <w:name w:val="Başlık 1 Char"/>
+    <w:rsid w:val="00351A6A"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TabloKlavuzu">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormalTablo"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00BB06AF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="Balk1"/>
-[...9 lines deleted...]
-    <w:name w:val="Başlık 2 Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00016494"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="zmlenmeyenBahsetme">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="Balk2"/>
-[...7 lines deleted...]
-      <w:szCs w:val="26"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00016494"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Vurgu">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00892FAF"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:w w:val="100"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AnaMetin">
+    <w:name w:val="Ana Metin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AnaMetinChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="007E2A00"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Traditional Arabic"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AnaMetinChar">
+    <w:name w:val="Ana Metin Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AnaMetin"/>
+    <w:rsid w:val="007E2A00"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lora" w:hAnsi="Lora" w:cs="Traditional Arabic"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DipnotMetni">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DipnotMetniChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007C7949"/>
+    <w:rsid w:val="005E4C3C"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DipnotMetniChar">
     <w:name w:val="Dipnot Metni Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="DipnotMetni"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="007C7949"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E4C3C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DipnotBavurusu">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E4C3C"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kaynaka">
+    <w:name w:val="Bibliography"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="37"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E6568"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="tr-TR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalonMetni">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalonMetniChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007C7949"/>
+    <w:rsid w:val="005E6568"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="tr-TR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
+    <w:name w:val="Balon Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="BalonMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E6568"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="tr-TR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SonNotBavurusu">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E6568"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="zlenenKpr">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E6568"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kaynaka0">
+    <w:name w:val="Kaynakça"/>
+    <w:basedOn w:val="AnaMetin"/>
+    <w:link w:val="KaynakaChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C07C8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="312" w:lineRule="auto"/>
+      <w:ind w:left="709" w:hanging="709"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KaynakaChar">
+    <w:name w:val="Kaynakça Char"/>
+    <w:basedOn w:val="AnaMetinChar"/>
+    <w:link w:val="Kaynaka0"/>
+    <w:rsid w:val="007C07C8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lora" w:hAnsi="Lora" w:cs="Traditional Arabic"/>
+      <w:noProof/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dipnot">
+    <w:name w:val="Dipnot"/>
+    <w:basedOn w:val="DipnotMetni"/>
+    <w:link w:val="DipnotChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F47D2"/>
+    <w:pPr>
+      <w:ind w:left="284" w:hanging="284"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DipnotChar">
+    <w:name w:val="Dipnot Char"/>
+    <w:basedOn w:val="DipnotMetniChar"/>
+    <w:link w:val="Dipnot"/>
+    <w:rsid w:val="004F47D2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="T1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00011898"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="T2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D460C"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="220"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="T3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D460C"/>
+    <w:pPr>
+      <w:ind w:left="440"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="T4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D460C"/>
+    <w:pPr>
+      <w:ind w:left="660"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="T5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D460C"/>
+    <w:pPr>
+      <w:ind w:left="880"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="T6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D460C"/>
+    <w:pPr>
+      <w:ind w:left="1100"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="T7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D460C"/>
+    <w:pPr>
+      <w:ind w:left="1320"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="T8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D460C"/>
+    <w:pPr>
+      <w:ind w:left="1540"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="T9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D460C"/>
+    <w:pPr>
+      <w:ind w:left="1760"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TBal">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Balk1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A96E90"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:b w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="tr-TR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ListeYok1">
+    <w:name w:val="Liste Yok1"/>
+    <w:next w:val="ListeYok"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE7B3A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="tlid-translation">
+    <w:name w:val="tlid-translation"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:rsid w:val="00EE7B3A"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DipnotMetniChar1">
+    <w:name w:val="Dipnot Metni Char1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EE7B3A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="AklamaBavurusu">
+    <w:name w:val="annotation reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE7B3A"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AklamaMetni">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AklamaMetniChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE7B3A"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Aptos" w:cs="Gentium Plus"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaMetniChar">
+    <w:name w:val="Açıklama Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="AklamaMetni"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EE7B3A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gentium Plus" w:eastAsia="Aptos" w:hAnsi="Gentium Plus" w:cs="Gentium Plus"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="AklamaKonusu">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="AklamaMetni"/>
+    <w:next w:val="AklamaMetni"/>
+    <w:link w:val="AklamaKonusuChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE7B3A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaKonusuChar">
+    <w:name w:val="Açıklama Konusu Char"/>
+    <w:basedOn w:val="AklamaMetniChar"/>
+    <w:link w:val="AklamaKonusu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE7B3A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gentium Plus" w:eastAsia="Aptos" w:hAnsi="Gentium Plus" w:cs="Gentium Plus"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE7B3A"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:line="300" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Aptos" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DipnotKarakterleri">
+    <w:name w:val="Dipnot Karakterleri"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00267BE8"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SonnotKarakterleri">
+    <w:name w:val="Sonnot Karakterleri"/>
+    <w:rsid w:val="00267BE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Balk">
+    <w:name w:val="Başlık"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="GvdeMetni"/>
+    <w:rsid w:val="00267BE8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:eastAsia="DejaVu Sans" w:hAnsi="Liberation Sans" w:cs="FreeSans"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="GvdeMetni">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="GvdeMetniChar"/>
+    <w:rsid w:val="00267BE8"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="140" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetniChar">
+    <w:name w:val="Gövde Metni Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="GvdeMetni"/>
+    <w:rsid w:val="00267BE8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Liste">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="GvdeMetni"/>
+    <w:rsid w:val="00267BE8"/>
+    <w:rPr>
+      <w:rFonts w:cs="FreeSans"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ResimYazs">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00267BE8"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="FreeSans"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dizin">
+    <w:name w:val="Dizin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00267BE8"/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="FreeSans"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Yazar">
+    <w:name w:val="Yazar"/>
+    <w:basedOn w:val="KonuBal"/>
+    <w:link w:val="YazarChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="008C6816"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Bahnschrift" w:hAnsi="Bahnschrift" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:color w:val="343F56"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="YazarChar">
+    <w:name w:val="Yazar Char"/>
+    <w:basedOn w:val="KonuBalChar"/>
+    <w:link w:val="Yazar"/>
+    <w:rsid w:val="008C6816"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Bahnschrift" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Bahnschrift" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="343F56"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="zAbstractBalk">
+    <w:name w:val="Öz/Abstract Başlık"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="zAbstractBalkChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B59E5"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="zAbstractBalkChar">
+    <w:name w:val="Öz/Abstract Başlık Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="zAbstractBalk"/>
+    <w:rsid w:val="009B59E5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lora" w:hAnsi="Lora" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:noProof/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="zMetin">
+    <w:name w:val="Öz Metin"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="zMetinChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E0E83"/>
+    <w:rPr>
+      <w:rFonts w:cs="Calibri"/>
+      <w:noProof/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="zMetinChar">
+    <w:name w:val="Öz Metin Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="zMetin"/>
+    <w:rsid w:val="001E0E83"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lora" w:hAnsi="Lora" w:cs="Calibri"/>
+      <w:noProof/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:rsid w:val="004B1E36"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Gl">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="22"/>
+    <w:rsid w:val="004B1E36"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...117 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mail@mail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ror.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mail@mail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ror.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
-    <a:clrScheme name="Ofis">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Ofis">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Gothic Light"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian Light"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="Yu Mincho"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="DengXian"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Ofis">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3779,96 +6745,97 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/CHICAGO.XSL" StyleName="Chicago" Version="16"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B776A870-6152-488C-92BD-8A0D59A40265}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FEB421A-C2C8-405B-9520-E4F146A12895}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>826</Words>
-  <Characters>4710</Characters>
+  <Words>397</Words>
+  <Characters>2265</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5525</CharactersWithSpaces>
+  <CharactersWithSpaces>2657</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Orhan ÇİNİCİ</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>