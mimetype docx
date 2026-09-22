--- v0 (2026-03-02)
+++ v1 (2026-09-22)
@@ -4,66 +4,215 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0018BA97" w14:textId="77777777" w:rsidR="00276CA4" w:rsidRPr="00896028" w:rsidRDefault="00276CA4" w:rsidP="00360FF3">
+    <w:p w14:paraId="6E5430E7" w14:textId="43191874" w:rsidR="00E6603C" w:rsidRPr="007D736A" w:rsidRDefault="00696305" w:rsidP="00E6603C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="tr-TR"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Dikkat!,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6603C" w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Bu form Türkçe, İngilizce, İspanyolca, Almanca, Fransızca ve Arapça dillerinde hazırlanmıştır. Lütfen makalenin diline uygun olan versiyonu doldurunuz.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="526AA24C" w14:textId="77777777" w:rsidR="00276CA4" w:rsidRPr="00896028" w:rsidRDefault="00276CA4" w:rsidP="00276CA4">
+    <w:p w14:paraId="7C40C6A7" w14:textId="5008F927" w:rsidR="00696305" w:rsidRPr="007D736A" w:rsidRDefault="00696305" w:rsidP="00E6603C">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:jc w:val="right"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Attention!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This form has been prepared in Turkish, English, Spanish, German, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C91761" w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>French</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91761" w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91761" w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C91761" w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Arabic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>. Please fill out the version corresponding to the language of the article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526AA24C" w14:textId="77777777" w:rsidR="00276CA4" w:rsidRPr="00896028" w:rsidRDefault="00276CA4" w:rsidP="001C0A90">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="710F238C" w14:textId="77777777" w:rsidR="00896028" w:rsidRPr="00896028" w:rsidRDefault="00896028" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00896028">
         <w:rPr>
           <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
           <w:b/>
           <w:bCs/>
@@ -1202,134 +1351,8410 @@
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5603F200" w14:textId="77777777" w:rsidR="00360FF3" w:rsidRPr="00896028" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="tr-TR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D05377D" w14:textId="38FA9451" w:rsidR="00D1188C" w:rsidRPr="00896028" w:rsidRDefault="00D1188C" w:rsidP="00360FF3">
+    <w:p w14:paraId="7D05377D" w14:textId="38FA9451" w:rsidR="00D1188C" w:rsidRDefault="00D1188C" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D1188C" w:rsidRPr="00896028" w:rsidSect="00034616">
+    <w:p w14:paraId="138957B6" w14:textId="77777777" w:rsidR="001C0A90" w:rsidRDefault="001C0A90" w:rsidP="00360FF3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64012920" w14:textId="5BAF3F25" w:rsidR="001C0A90" w:rsidRDefault="001C0A90" w:rsidP="001C0A90">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>ART</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>AL INTELL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>GENCE DECLARAT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>ON FORM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354E5D99" w14:textId="72FE0FCA" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="001C0A90" w:rsidP="001C0A90">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Completion of this declaration form regarding the use of artificial intelligence (AI)-based tools for manuscripts submitted to the journal is mandatory.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="294DABD8" w14:textId="77777777" w:rsidR="001C0A90" w:rsidRPr="001C0A90" w:rsidRDefault="001C0A90" w:rsidP="001C0A90">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Article Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B021D01" w14:textId="6B99F8DF" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="001C0A90" w:rsidP="001C0A90">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>: .................................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1FA0F4" w14:textId="75F7394F" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="001C0A90" w:rsidP="001C0A90">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Author(s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.........................................................................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="076E9892" w14:textId="178F70A5" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="001C0A90" w:rsidP="001C0A90">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Corresponding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>author</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>e-mail:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>...................................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="327D9FEC" w14:textId="77777777" w:rsidR="009137BD" w:rsidRDefault="009137BD" w:rsidP="001C0A90">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Declaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5415812A" w14:textId="77777777" w:rsidR="009137BD" w:rsidRPr="009137BD" w:rsidRDefault="009137BD" w:rsidP="009137BD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Please mark the appropriate option from the choices below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19385804" w14:textId="5D09B133" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="009137BD" w:rsidP="001C0A90">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>artificial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>intelligence-based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>tools</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C0A90" w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0A90" w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:noProof/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52EEEC49" wp14:editId="32EB9BA4">
+                <wp:extent cx="277970" cy="223469"/>
+                <wp:effectExtent l="12700" t="12700" r="14605" b="18415"/>
+                <wp:docPr id="747991329" name="Yuvarlatılmış Dikdörtgen 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="277970" cy="223469"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="73F1DE14" id="Yuvarlatılmış Dikdörtgen 1" o:spid="_x0000_s1026" style="width:21.9pt;height:17.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8SQX+TQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xrIWCmooUKtOk2q&#10;WlQ69dk4donm+LyzIbC/fmcnBNbxNO3FOefuux9fvsv1za42bKvQV2ALPrwYcKashLKybwX//nL/&#10;6YozH4QthQGrCr5Xnt/MPn64btxU5bAGUypklMT6aeMKvg7BTbPMy7Wqhb8Apyw5NWAtAl3xLStR&#10;NJS9Nlk+GFxmDWDpEKTynt7etU4+S/m1VjI8ae1VYKbg1FtIJ6ZzFc9sdi2mbyjcupJdG+IfuqhF&#10;Zalon+pOBME2WP2Vqq4kggcdLiTUGWhdSZVmoGmGg3fTLNfCqTQLkeNdT5P/f2nl43bpFkg0NM5P&#10;PZlxip3GOj6pP7ZLZO17stQuMEkv8/F4MiZKJbny/PPochLJzI5ghz58VVCzaBQcYWPLZ/ogiSex&#10;ffChjT/EEfjYQ7LC3qjYhrHPSrOqjFUTOslD3RpkW0EfVkipbBh29VN0hOnKmB44PAc0PaiLjTCV&#10;ZNMDB+eAf1bsEakq2NCD68oCnktQ/ji0q9v4w/TtzHH8FZT7BTKEVrTeyfuKmHwQPiwEkkqJfNq8&#10;8ESHNtAUHDqLszXgr3PvYzyJh7ycNaT6gvufG4GKM/PNkqwmw9Eorkm6jL6Mc7rgqWd16rGb+haI&#10;/yHtuJPJjPHBHEyNUL/Sgs5jVXIJK6l2wWXAw+U2tNtIKy7VfJ7CaDWcCA926WRMHlmNInnZvQp0&#10;nZwC6fARDhsipu8E1cZGpIX5JoCuktqOvHZ801ol0Xa/gLi3p/cUdfxRzX4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAXf4T82QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENb&#10;oApxqoKUU+FA4MDRjZckIl5H9rZN+XoWLnAZaTWrmTfFevKDOmBMfSAD17MMFFITXE+tgbfX6moF&#10;KrElZ4dAaOCECdbl+VlhcxeO9IKHmlslIZRya6BjHnOtU9Oht2kWRiTxPkL0luWMrXbRHiXcD3qe&#10;Zbfa256kobMjPnbYfNZ7byCt9ANXzwGf3pe83dx9VTXFypjLi2lzD4px4r9n+MEXdCiFaRf25JIa&#10;DMgQ/lXxlgtZsTOwuJmDLgv9n738BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxJBf5N&#10;AgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABd/&#10;hPzZAAAAAwEAAA8AAAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#e48312 [3204]" strokeweight="2pt">
+                <w10:anchorlock/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219553C4" w14:textId="265BFDEA" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="009137BD" w:rsidP="009137BD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Artificial intelligence-based tool(s) were used in this study</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0A90" w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0A90" w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:noProof/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0A90" w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:noProof/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13BEA45E" wp14:editId="13B4700F">
+                <wp:extent cx="277970" cy="223469"/>
+                <wp:effectExtent l="12700" t="12700" r="14605" b="18415"/>
+                <wp:docPr id="1008022252" name="Yuvarlatılmış Dikdörtgen 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="277970" cy="223469"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="3DF74A48" id="Yuvarlatılmış Dikdörtgen 1" o:spid="_x0000_s1026" style="width:21.9pt;height:17.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8SQX+TQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xrIWCmooUKtOk2q&#10;WlQ69dk4donm+LyzIbC/fmcnBNbxNO3FOefuux9fvsv1za42bKvQV2ALPrwYcKashLKybwX//nL/&#10;6YozH4QthQGrCr5Xnt/MPn64btxU5bAGUypklMT6aeMKvg7BTbPMy7Wqhb8Apyw5NWAtAl3xLStR&#10;NJS9Nlk+GFxmDWDpEKTynt7etU4+S/m1VjI8ae1VYKbg1FtIJ6ZzFc9sdi2mbyjcupJdG+IfuqhF&#10;Zalon+pOBME2WP2Vqq4kggcdLiTUGWhdSZVmoGmGg3fTLNfCqTQLkeNdT5P/f2nl43bpFkg0NM5P&#10;PZlxip3GOj6pP7ZLZO17stQuMEkv8/F4MiZKJbny/PPochLJzI5ghz58VVCzaBQcYWPLZ/ogiSex&#10;ffChjT/EEfjYQ7LC3qjYhrHPSrOqjFUTOslD3RpkW0EfVkipbBh29VN0hOnKmB44PAc0PaiLjTCV&#10;ZNMDB+eAf1bsEakq2NCD68oCnktQ/ji0q9v4w/TtzHH8FZT7BTKEVrTeyfuKmHwQPiwEkkqJfNq8&#10;8ESHNtAUHDqLszXgr3PvYzyJh7ycNaT6gvufG4GKM/PNkqwmw9Eorkm6jL6Mc7rgqWd16rGb+haI&#10;/yHtuJPJjPHBHEyNUL/Sgs5jVXIJK6l2wWXAw+U2tNtIKy7VfJ7CaDWcCA926WRMHlmNInnZvQp0&#10;nZwC6fARDhsipu8E1cZGpIX5JoCuktqOvHZ801ol0Xa/gLi3p/cUdfxRzX4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAXf4T82QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENb&#10;oApxqoKUU+FA4MDRjZckIl5H9rZN+XoWLnAZaTWrmTfFevKDOmBMfSAD17MMFFITXE+tgbfX6moF&#10;KrElZ4dAaOCECdbl+VlhcxeO9IKHmlslIZRya6BjHnOtU9Oht2kWRiTxPkL0luWMrXbRHiXcD3qe&#10;Zbfa256kobMjPnbYfNZ7byCt9ANXzwGf3pe83dx9VTXFypjLi2lzD4px4r9n+MEXdCiFaRf25JIa&#10;DMgQ/lXxlgtZsTOwuJmDLgv9n738BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxJBf5N&#10;AgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABd/&#10;hPzZAAAAAwEAAA8AAAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#e48312 [3204]" strokeweight="2pt">
+                <w10:anchorlock/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BB5686" w14:textId="309313B2" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="009137BD" w:rsidP="001C0A90">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Tool</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(s) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>used:</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0A90" w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>...........................................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="45F34818" w14:textId="2B672320" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="009137BD" w:rsidP="001C0A90">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Intended</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001C0A90" w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>: .................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F16C9F0" w14:textId="06527927" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="009137BD" w:rsidP="001C0A90">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Explanation</w:t>
+      </w:r>
+      <w:r w:rsidR="001C0A90" w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>...............................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211BB673" w14:textId="77777777" w:rsidR="00E5609C" w:rsidRDefault="00E5609C" w:rsidP="001C0A90">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Approval</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="68671245" w14:textId="645B29CA" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="00E5609C" w:rsidP="001C0A90">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>With</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>statement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, I </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>acknowledge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>declare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>artificial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>intelligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>tools</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>employed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>solely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>auxiliary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>functions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>originality</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>responsibility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>belong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>entirely</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>author</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E5609C">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2876"/>
+        <w:gridCol w:w="2877"/>
+        <w:gridCol w:w="2877"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001C0A90" w:rsidRPr="00896028" w14:paraId="4713DE5E" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="467B470A" w14:textId="77777777" w:rsidR="00E5609C" w:rsidRPr="00E5609C" w:rsidRDefault="00E5609C" w:rsidP="00E5609C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5609C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>Author(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6811ECFA" w14:textId="48EF0DB2" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="00E5609C" w:rsidP="00E5609C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5609C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>Name-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E5609C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>Surname</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FCD15E" w14:textId="77777777" w:rsidR="00E5609C" w:rsidRPr="00E5609C" w:rsidRDefault="00E5609C" w:rsidP="00E5609C">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5609C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12BD332D" w14:textId="714B1F4D" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="001C0A90" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F60FE97" w14:textId="208D09C8" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="00E5609C" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C0A90" w:rsidRPr="00896028" w14:paraId="7D55B457" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60468B32" w14:textId="77777777" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="001C0A90" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D56EF35" w14:textId="77777777" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="001C0A90" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B238943" w14:textId="77777777" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="001C0A90" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C0A90" w:rsidRPr="00896028" w14:paraId="40F8B320" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF4681D" w14:textId="77777777" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="001C0A90" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A4AF9C6" w14:textId="77777777" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="001C0A90" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="395D0795" w14:textId="77777777" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="001C0A90" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C0A90" w:rsidRPr="00896028" w14:paraId="13CD7A63" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFC9DDB" w14:textId="77777777" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="001C0A90" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39409C1F" w14:textId="77777777" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="001C0A90" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB228A0" w14:textId="77777777" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="001C0A90" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4CDCEFF8" w14:textId="77777777" w:rsidR="001C0A90" w:rsidRPr="00896028" w:rsidRDefault="001C0A90" w:rsidP="001C0A90">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DFCCDE4" w14:textId="77777777" w:rsidR="001C0A90" w:rsidRDefault="001C0A90" w:rsidP="00360FF3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189F35FD" w14:textId="77777777" w:rsidR="009708CE" w:rsidRDefault="009708CE" w:rsidP="00360FF3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A55C8FB" w14:textId="77777777" w:rsidR="009708CE" w:rsidRDefault="009708CE" w:rsidP="00360FF3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C132D6" w14:textId="77777777" w:rsidR="009708CE" w:rsidRDefault="009708CE" w:rsidP="00360FF3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D13F34A" w14:textId="77777777" w:rsidR="009708CE" w:rsidRDefault="009708CE" w:rsidP="00360FF3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0BEFAC" w14:textId="7C029E59" w:rsidR="009708CE" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>FORMULARİO DE DECLARACİÓN SOBRE İNTELİGENCİA ARTİFİCİAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B93E3DD" w14:textId="44FC184C" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>obligatorio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>completar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>este</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>formulario</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>declaración</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>uso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>herramientas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>basadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>inteligencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artificial (IA) para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>manuscritos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>enviados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>revista</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A14E215" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="009708CE" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Información</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>artículo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="516B433C" w14:textId="7FC12E12" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del artículo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>: .........................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018A849F" w14:textId="3706CD67" w:rsidR="009708CE" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>(es):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.........................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>..............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B790BB4" w14:textId="0D9E8FE5" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Correo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>electrónico</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>correspondencia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>..............................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="67997027" w14:textId="77777777" w:rsidR="009708CE" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337D01CC" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="009708CE" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Declaración</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FAF3884" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="009708CE" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Por favor, marque la opción adecuada de entre las siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE8B20C" w14:textId="1AB313A4" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En este </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>estudio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>utilizaron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>herramientas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>basadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>inteligencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>artificial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:noProof/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B9A3CD4" wp14:editId="471C8528">
+                <wp:extent cx="277970" cy="223469"/>
+                <wp:effectExtent l="12700" t="12700" r="14605" b="18415"/>
+                <wp:docPr id="430260116" name="Yuvarlatılmış Dikdörtgen 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="277970" cy="223469"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="4E99FDF3" id="Yuvarlatılmış Dikdörtgen 1" o:spid="_x0000_s1026" style="width:21.9pt;height:17.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8SQX+TQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xrIWCmooUKtOk2q&#10;WlQ69dk4donm+LyzIbC/fmcnBNbxNO3FOefuux9fvsv1za42bKvQV2ALPrwYcKashLKybwX//nL/&#10;6YozH4QthQGrCr5Xnt/MPn64btxU5bAGUypklMT6aeMKvg7BTbPMy7Wqhb8Apyw5NWAtAl3xLStR&#10;NJS9Nlk+GFxmDWDpEKTynt7etU4+S/m1VjI8ae1VYKbg1FtIJ6ZzFc9sdi2mbyjcupJdG+IfuqhF&#10;Zalon+pOBME2WP2Vqq4kggcdLiTUGWhdSZVmoGmGg3fTLNfCqTQLkeNdT5P/f2nl43bpFkg0NM5P&#10;PZlxip3GOj6pP7ZLZO17stQuMEkv8/F4MiZKJbny/PPochLJzI5ghz58VVCzaBQcYWPLZ/ogiSex&#10;ffChjT/EEfjYQ7LC3qjYhrHPSrOqjFUTOslD3RpkW0EfVkipbBh29VN0hOnKmB44PAc0PaiLjTCV&#10;ZNMDB+eAf1bsEakq2NCD68oCnktQ/ji0q9v4w/TtzHH8FZT7BTKEVrTeyfuKmHwQPiwEkkqJfNq8&#10;8ESHNtAUHDqLszXgr3PvYzyJh7ycNaT6gvufG4GKM/PNkqwmw9Eorkm6jL6Mc7rgqWd16rGb+haI&#10;/yHtuJPJjPHBHEyNUL/Sgs5jVXIJK6l2wWXAw+U2tNtIKy7VfJ7CaDWcCA926WRMHlmNInnZvQp0&#10;nZwC6fARDhsipu8E1cZGpIX5JoCuktqOvHZ801ol0Xa/gLi3p/cUdfxRzX4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAXf4T82QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENb&#10;oApxqoKUU+FA4MDRjZckIl5H9rZN+XoWLnAZaTWrmTfFevKDOmBMfSAD17MMFFITXE+tgbfX6moF&#10;KrElZ4dAaOCECdbl+VlhcxeO9IKHmlslIZRya6BjHnOtU9Oht2kWRiTxPkL0luWMrXbRHiXcD3qe&#10;Zbfa256kobMjPnbYfNZ7byCt9ANXzwGf3pe83dx9VTXFypjLi2lzD4px4r9n+MEXdCiFaRf25JIa&#10;DMgQ/lXxlgtZsTOwuJmDLgv9n738BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxJBf5N&#10;AgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABd/&#10;hPzZAAAAAwEAAA8AAAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#e48312 [3204]" strokeweight="2pt">
+                <w10:anchorlock/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C034422" w14:textId="73153F1B" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>este</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>estudio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>utilizaron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>herramientas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>basadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>inteligencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artificial.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:noProof/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C2D17D7" wp14:editId="58F85172">
+                <wp:extent cx="277970" cy="223469"/>
+                <wp:effectExtent l="12700" t="12700" r="14605" b="18415"/>
+                <wp:docPr id="723893858" name="Yuvarlatılmış Dikdörtgen 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="277970" cy="223469"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="1C602279" id="Yuvarlatılmış Dikdörtgen 1" o:spid="_x0000_s1026" style="width:21.9pt;height:17.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8SQX+TQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xrIWCmooUKtOk2q&#10;WlQ69dk4donm+LyzIbC/fmcnBNbxNO3FOefuux9fvsv1za42bKvQV2ALPrwYcKashLKybwX//nL/&#10;6YozH4QthQGrCr5Xnt/MPn64btxU5bAGUypklMT6aeMKvg7BTbPMy7Wqhb8Apyw5NWAtAl3xLStR&#10;NJS9Nlk+GFxmDWDpEKTynt7etU4+S/m1VjI8ae1VYKbg1FtIJ6ZzFc9sdi2mbyjcupJdG+IfuqhF&#10;Zalon+pOBME2WP2Vqq4kggcdLiTUGWhdSZVmoGmGg3fTLNfCqTQLkeNdT5P/f2nl43bpFkg0NM5P&#10;PZlxip3GOj6pP7ZLZO17stQuMEkv8/F4MiZKJbny/PPochLJzI5ghz58VVCzaBQcYWPLZ/ogiSex&#10;ffChjT/EEfjYQ7LC3qjYhrHPSrOqjFUTOslD3RpkW0EfVkipbBh29VN0hOnKmB44PAc0PaiLjTCV&#10;ZNMDB+eAf1bsEakq2NCD68oCnktQ/ji0q9v4w/TtzHH8FZT7BTKEVrTeyfuKmHwQPiwEkkqJfNq8&#10;8ESHNtAUHDqLszXgr3PvYzyJh7ycNaT6gvufG4GKM/PNkqwmw9Eorkm6jL6Mc7rgqWd16rGb+haI&#10;/yHtuJPJjPHBHEyNUL/Sgs5jVXIJK6l2wWXAw+U2tNtIKy7VfJ7CaDWcCA926WRMHlmNInnZvQp0&#10;nZwC6fARDhsipu8E1cZGpIX5JoCuktqOvHZ801ol0Xa/gLi3p/cUdfxRzX4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAXf4T82QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENb&#10;oApxqoKUU+FA4MDRjZckIl5H9rZN+XoWLnAZaTWrmTfFevKDOmBMfSAD17MMFFITXE+tgbfX6moF&#10;KrElZ4dAaOCECdbl+VlhcxeO9IKHmlslIZRya6BjHnOtU9Oht2kWRiTxPkL0luWMrXbRHiXcD3qe&#10;Zbfa256kobMjPnbYfNZ7byCt9ANXzwGf3pe83dx9VTXFypjLi2lzD4px4r9n+MEXdCiFaRf25JIa&#10;DMgQ/lXxlgtZsTOwuJmDLgv9n738BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxJBf5N&#10;AgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABd/&#10;hPzZAAAAAwEAAA8AAAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#e48312 [3204]" strokeweight="2pt">
+                <w10:anchorlock/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5459BB05" w14:textId="577B6E73" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Herramienta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>(s) utilizada(s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>...........................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="11689399" w14:textId="30A6A3AC" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Uso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>previsto:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.................................................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="73F313D2" w14:textId="00359FB3" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Explicación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>...............................................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4DFB48AF" w14:textId="77777777" w:rsidR="009708CE" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Aprobación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3BF8E490" w14:textId="6B4E6B36" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Mediante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>declaración</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>reconozco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>manifiesto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>herramientas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>inteligencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>artificial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>utilizadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>estudio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>emplearon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>exclusivamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>funciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>auxiliares</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>originalidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>contribución</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>científica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>recaen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>enteramente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>autores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009708CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2876"/>
+        <w:gridCol w:w="2877"/>
+        <w:gridCol w:w="2877"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009708CE" w:rsidRPr="00896028" w14:paraId="7666A491" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D59153" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="009708CE" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009708CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Autor(es)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02466AC5" w14:textId="0BCB8BF8" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009708CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Nombre y apellidos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA1B84C" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="009708CE" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009708CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Firma</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B40B156" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0C18AF" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="009708CE" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009708CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Fecha</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BDFDE7A" w14:textId="5ED0CB17" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009708CE" w:rsidRPr="00896028" w14:paraId="383D04CA" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC43BFF" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="353E8013" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C43BF5" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009708CE" w:rsidRPr="00896028" w14:paraId="71889C65" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17ED8A9C" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEB3241" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF3A833" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009708CE" w:rsidRPr="00896028" w14:paraId="17E3E406" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E4AFE0" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="003BEE7C" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1638B0D0" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1CAF6E77" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="112D7E51" w14:textId="77777777" w:rsidR="009708CE" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1953A020" w14:textId="77777777" w:rsidR="009708CE" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3832B608" w14:textId="77777777" w:rsidR="009708CE" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7E128C" w14:textId="77777777" w:rsidR="009708CE" w:rsidRDefault="009708CE" w:rsidP="009708CE">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6271AB9A" w14:textId="186B1000" w:rsidR="00720624" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>ERKLÄRUNGSFORMULAR ZUR KÜNSTLİCHEN INTELLİGENZ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E554258" w14:textId="52AD6E6A" w:rsidR="00720624" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Ausfüllen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dieses </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Erklärungsformulars</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>zur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Verwendung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> von auf </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>künstlicher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Intelligenz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (KI) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>basierenden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Werkzeugen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> für </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>bei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Zeitschrift</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>eingereichte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Manuskripte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>ist</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>obligatorisch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786FBCEE" w14:textId="54C96C86" w:rsidR="00720624" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Artikelinformationen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="75D4574B" w14:textId="4579478D" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Titel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikels</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>: ............................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>...........................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791DF027" w14:textId="32E4FFFB" w:rsidR="00720624" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7A8AB3" w14:textId="15FAA2AA" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-Mail-Adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Korrespondenzautors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>..........................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="558B4D8F" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00720624" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Erklärung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2B5B16" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00720624" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t>Bitte kreuzen Sie die entsprechende Option aus der folgenden Auswahl an:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA15CEB" w14:textId="15D4E51D" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>dieser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Studie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>wurden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>keine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>auf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>künstlicher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Intelligenz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>basierenden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Werkzeuge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>verwendet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:noProof/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="448E7B25" wp14:editId="00DE3090">
+                <wp:extent cx="277970" cy="223469"/>
+                <wp:effectExtent l="12700" t="12700" r="14605" b="18415"/>
+                <wp:docPr id="646462049" name="Yuvarlatılmış Dikdörtgen 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="277970" cy="223469"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="57AA0010" id="Yuvarlatılmış Dikdörtgen 1" o:spid="_x0000_s1026" style="width:21.9pt;height:17.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8SQX+TQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xrIWCmooUKtOk2q&#10;WlQ69dk4donm+LyzIbC/fmcnBNbxNO3FOefuux9fvsv1za42bKvQV2ALPrwYcKashLKybwX//nL/&#10;6YozH4QthQGrCr5Xnt/MPn64btxU5bAGUypklMT6aeMKvg7BTbPMy7Wqhb8Apyw5NWAtAl3xLStR&#10;NJS9Nlk+GFxmDWDpEKTynt7etU4+S/m1VjI8ae1VYKbg1FtIJ6ZzFc9sdi2mbyjcupJdG+IfuqhF&#10;Zalon+pOBME2WP2Vqq4kggcdLiTUGWhdSZVmoGmGg3fTLNfCqTQLkeNdT5P/f2nl43bpFkg0NM5P&#10;PZlxip3GOj6pP7ZLZO17stQuMEkv8/F4MiZKJbny/PPochLJzI5ghz58VVCzaBQcYWPLZ/ogiSex&#10;ffChjT/EEfjYQ7LC3qjYhrHPSrOqjFUTOslD3RpkW0EfVkipbBh29VN0hOnKmB44PAc0PaiLjTCV&#10;ZNMDB+eAf1bsEakq2NCD68oCnktQ/ji0q9v4w/TtzHH8FZT7BTKEVrTeyfuKmHwQPiwEkkqJfNq8&#10;8ESHNtAUHDqLszXgr3PvYzyJh7ycNaT6gvufG4GKM/PNkqwmw9Eorkm6jL6Mc7rgqWd16rGb+haI&#10;/yHtuJPJjPHBHEyNUL/Sgs5jVXIJK6l2wWXAw+U2tNtIKy7VfJ7CaDWcCA926WRMHlmNInnZvQp0&#10;nZwC6fARDhsipu8E1cZGpIX5JoCuktqOvHZ801ol0Xa/gLi3p/cUdfxRzX4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAXf4T82QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENb&#10;oApxqoKUU+FA4MDRjZckIl5H9rZN+XoWLnAZaTWrmTfFevKDOmBMfSAD17MMFFITXE+tgbfX6moF&#10;KrElZ4dAaOCECdbl+VlhcxeO9IKHmlslIZRya6BjHnOtU9Oht2kWRiTxPkL0luWMrXbRHiXcD3qe&#10;Zbfa256kobMjPnbYfNZ7byCt9ANXzwGf3pe83dx9VTXFypjLi2lzD4px4r9n+MEXdCiFaRf25JIa&#10;DMgQ/lXxlgtZsTOwuJmDLgv9n738BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxJBf5N&#10;AgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABd/&#10;hPzZAAAAAwEAAA8AAAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#e48312 [3204]" strokeweight="2pt">
+                <w10:anchorlock/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C767EC9" w14:textId="6755D24A" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>dieser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Studie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>wurden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auf </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>künstlicher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Intelligenz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>basierende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Werkzeuge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>eingesetzt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:noProof/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:noProof/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="769CD260" wp14:editId="793FA608">
+                <wp:extent cx="277970" cy="223469"/>
+                <wp:effectExtent l="12700" t="12700" r="14605" b="18415"/>
+                <wp:docPr id="1347545219" name="Yuvarlatılmış Dikdörtgen 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="277970" cy="223469"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="2575695F" id="Yuvarlatılmış Dikdörtgen 1" o:spid="_x0000_s1026" style="width:21.9pt;height:17.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8SQX+TQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xrIWCmooUKtOk2q&#10;WlQ69dk4donm+LyzIbC/fmcnBNbxNO3FOefuux9fvsv1za42bKvQV2ALPrwYcKashLKybwX//nL/&#10;6YozH4QthQGrCr5Xnt/MPn64btxU5bAGUypklMT6aeMKvg7BTbPMy7Wqhb8Apyw5NWAtAl3xLStR&#10;NJS9Nlk+GFxmDWDpEKTynt7etU4+S/m1VjI8ae1VYKbg1FtIJ6ZzFc9sdi2mbyjcupJdG+IfuqhF&#10;Zalon+pOBME2WP2Vqq4kggcdLiTUGWhdSZVmoGmGg3fTLNfCqTQLkeNdT5P/f2nl43bpFkg0NM5P&#10;PZlxip3GOj6pP7ZLZO17stQuMEkv8/F4MiZKJbny/PPochLJzI5ghz58VVCzaBQcYWPLZ/ogiSex&#10;ffChjT/EEfjYQ7LC3qjYhrHPSrOqjFUTOslD3RpkW0EfVkipbBh29VN0hOnKmB44PAc0PaiLjTCV&#10;ZNMDB+eAf1bsEakq2NCD68oCnktQ/ji0q9v4w/TtzHH8FZT7BTKEVrTeyfuKmHwQPiwEkkqJfNq8&#10;8ESHNtAUHDqLszXgr3PvYzyJh7ycNaT6gvufG4GKM/PNkqwmw9Eorkm6jL6Mc7rgqWd16rGb+haI&#10;/yHtuJPJjPHBHEyNUL/Sgs5jVXIJK6l2wWXAw+U2tNtIKy7VfJ7CaDWcCA926WRMHlmNInnZvQp0&#10;nZwC6fARDhsipu8E1cZGpIX5JoCuktqOvHZ801ol0Xa/gLi3p/cUdfxRzX4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAXf4T82QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENb&#10;oApxqoKUU+FA4MDRjZckIl5H9rZN+XoWLnAZaTWrmTfFevKDOmBMfSAD17MMFFITXE+tgbfX6moF&#10;KrElZ4dAaOCECdbl+VlhcxeO9IKHmlslIZRya6BjHnOtU9Oht2kWRiTxPkL0luWMrXbRHiXcD3qe&#10;Zbfa256kobMjPnbYfNZ7byCt9ANXzwGf3pe83dx9VTXFypjLi2lzD4px4r9n+MEXdCiFaRf25JIa&#10;DMgQ/lXxlgtZsTOwuJmDLgv9n738BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxJBf5N&#10;AgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABd/&#10;hPzZAAAAAwEAAA8AAAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#e48312 [3204]" strokeweight="2pt">
+                <w10:anchorlock/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EAAF92" w14:textId="20470DB3" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Verwendete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>(s) Werkzeug(e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>..................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3E5E69FA" w14:textId="3CCE2228" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Bestimmungsgemäße</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Verwendung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>……………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471471EA" w14:textId="49ECDC90" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Erläuterung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>...............................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E132C0A" w14:textId="77777777" w:rsidR="00720624" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Genehmigung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4C190508" w14:textId="0C0DF240" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>dieser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Erklärung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>bestätige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>ich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>dass</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Studie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>verwendeten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Werkzeuge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>künstlichen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Intelligenz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>ausschließlich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>für</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>unterstützende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Funktionen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>eingesetzt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>wurden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>dass</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Originalität</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>wissenschaftliche</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Beitrag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>sowie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Verantwortung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>für</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Forschungsarbeit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>vollumfänglich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>bei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dem/den </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>liegen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00720624">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2876"/>
+        <w:gridCol w:w="2877"/>
+        <w:gridCol w:w="2877"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00720624" w:rsidRPr="00896028" w14:paraId="3F10C706" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE5DE1F" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00720624" w:rsidRDefault="00720624" w:rsidP="00720624">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720624">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Autor(en)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79982C17" w14:textId="7B3C7281" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00720624">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720624">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Vorname Nachname</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76367356" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00720624" w:rsidRDefault="00720624" w:rsidP="00720624">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720624">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Unterschrift</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="027D5E0D" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DC160D" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00720624" w:rsidRDefault="00720624" w:rsidP="00720624">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00720624">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Datum</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E8DC023" w14:textId="292483AC" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720624" w:rsidRPr="00896028" w14:paraId="7275A588" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B00687" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F7183F" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A6A135D" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720624" w:rsidRPr="00896028" w14:paraId="580A327E" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="265C4EF0" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E4D22D5" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="303E1075" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00720624" w:rsidRPr="00896028" w14:paraId="5F2A7F47" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3FEB62" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2135DFC0" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AD597BA" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7C61B648" w14:textId="77777777" w:rsidR="00720624" w:rsidRPr="00896028" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9AF326" w14:textId="77777777" w:rsidR="00720624" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="126ED08C" w14:textId="77777777" w:rsidR="00720624" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4043593C" w14:textId="77777777" w:rsidR="00720624" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72C32C7C" w14:textId="77777777" w:rsidR="00720624" w:rsidRDefault="00720624" w:rsidP="00720624">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="293A99A3" w14:textId="6D218673" w:rsidR="00205871" w:rsidRDefault="00205871" w:rsidP="00205871">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>FORMULAİRE DE DÉCLARATİON RELATİVE À L'İNTELLİGENCE ARTİFİCİELLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57757ABA" w14:textId="7053EED0" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00205871">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>remplissage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>ce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>formulaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>déclaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>concernant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>l'utilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>d'outils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>fondés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>l'intelligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>artificielle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IA) pour les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>manuscrits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>soumis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la revue est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>obligatoire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F20A5C" w14:textId="38123504" w:rsidR="00205871" w:rsidRPr="001C0A90" w:rsidRDefault="00205871" w:rsidP="00205871">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Informations sur l'article</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70844EA0" w14:textId="4CAA61B6" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00205871">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Titre de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>l'article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>: ..........................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EC93CD9" w14:textId="39C2C882" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00205871">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Auteur(s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.........................................................................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="293019E4" w14:textId="0349E897" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00205871">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>l'auteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>correspondant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C0A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.......................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="49916182" w14:textId="77777777" w:rsidR="00205871" w:rsidRPr="00205871" w:rsidRDefault="00205871" w:rsidP="00205871">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Déclaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695683E7" w14:textId="74B591DD" w:rsidR="00205871" w:rsidRPr="00205871" w:rsidRDefault="00205871" w:rsidP="00205871">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Veuillez cocher l'option appropriée parmi les choix ci-dessous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E72438B" w14:textId="4582CFCC" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00205871">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Aucun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>outil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>basé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>l'intelligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>artificielle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>n'a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>été</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>utilisé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans cette </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>étude</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:noProof/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="017FA21A" wp14:editId="187A7A0B">
+                <wp:extent cx="277970" cy="223469"/>
+                <wp:effectExtent l="12700" t="12700" r="14605" b="18415"/>
+                <wp:docPr id="391192985" name="Yuvarlatılmış Dikdörtgen 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="277970" cy="223469"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="71FD6EF6" id="Yuvarlatılmış Dikdörtgen 1" o:spid="_x0000_s1026" style="width:21.9pt;height:17.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8SQX+TQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xrIWCmooUKtOk2q&#10;WlQ69dk4donm+LyzIbC/fmcnBNbxNO3FOefuux9fvsv1za42bKvQV2ALPrwYcKashLKybwX//nL/&#10;6YozH4QthQGrCr5Xnt/MPn64btxU5bAGUypklMT6aeMKvg7BTbPMy7Wqhb8Apyw5NWAtAl3xLStR&#10;NJS9Nlk+GFxmDWDpEKTynt7etU4+S/m1VjI8ae1VYKbg1FtIJ6ZzFc9sdi2mbyjcupJdG+IfuqhF&#10;Zalon+pOBME2WP2Vqq4kggcdLiTUGWhdSZVmoGmGg3fTLNfCqTQLkeNdT5P/f2nl43bpFkg0NM5P&#10;PZlxip3GOj6pP7ZLZO17stQuMEkv8/F4MiZKJbny/PPochLJzI5ghz58VVCzaBQcYWPLZ/ogiSex&#10;ffChjT/EEfjYQ7LC3qjYhrHPSrOqjFUTOslD3RpkW0EfVkipbBh29VN0hOnKmB44PAc0PaiLjTCV&#10;ZNMDB+eAf1bsEakq2NCD68oCnktQ/ji0q9v4w/TtzHH8FZT7BTKEVrTeyfuKmHwQPiwEkkqJfNq8&#10;8ESHNtAUHDqLszXgr3PvYzyJh7ycNaT6gvufG4GKM/PNkqwmw9Eorkm6jL6Mc7rgqWd16rGb+haI&#10;/yHtuJPJjPHBHEyNUL/Sgs5jVXIJK6l2wWXAw+U2tNtIKy7VfJ7CaDWcCA926WRMHlmNInnZvQp0&#10;nZwC6fARDhsipu8E1cZGpIX5JoCuktqOvHZ801ol0Xa/gLi3p/cUdfxRzX4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAXf4T82QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENb&#10;oApxqoKUU+FA4MDRjZckIl5H9rZN+XoWLnAZaTWrmTfFevKDOmBMfSAD17MMFFITXE+tgbfX6moF&#10;KrElZ4dAaOCECdbl+VlhcxeO9IKHmlslIZRya6BjHnOtU9Oht2kWRiTxPkL0luWMrXbRHiXcD3qe&#10;Zbfa256kobMjPnbYfNZ7byCt9ANXzwGf3pe83dx9VTXFypjLi2lzD4px4r9n+MEXdCiFaRf25JIa&#10;DMgQ/lXxlgtZsTOwuJmDLgv9n738BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxJBf5N&#10;AgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABd/&#10;hPzZAAAAAwEAAA8AAAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#e48312 [3204]" strokeweight="2pt">
+                <w10:anchorlock/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2095E678" w14:textId="142377F0" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00205871">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>outils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>fondés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>l'intelligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>artificielle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>ont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>été</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>utilisés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>cette</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00205871">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> étude</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:noProof/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:noProof/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DA8AD1F" wp14:editId="3B065B49">
+                <wp:extent cx="277970" cy="223469"/>
+                <wp:effectExtent l="12700" t="12700" r="14605" b="18415"/>
+                <wp:docPr id="1220215116" name="Yuvarlatılmış Dikdörtgen 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="277970" cy="223469"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="20DE4C81" id="Yuvarlatılmış Dikdörtgen 1" o:spid="_x0000_s1026" style="width:21.9pt;height:17.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8SQX+TQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xrIWCmooUKtOk2q&#10;WlQ69dk4donm+LyzIbC/fmcnBNbxNO3FOefuux9fvsv1za42bKvQV2ALPrwYcKashLKybwX//nL/&#10;6YozH4QthQGrCr5Xnt/MPn64btxU5bAGUypklMT6aeMKvg7BTbPMy7Wqhb8Apyw5NWAtAl3xLStR&#10;NJS9Nlk+GFxmDWDpEKTynt7etU4+S/m1VjI8ae1VYKbg1FtIJ6ZzFc9sdi2mbyjcupJdG+IfuqhF&#10;Zalon+pOBME2WP2Vqq4kggcdLiTUGWhdSZVmoGmGg3fTLNfCqTQLkeNdT5P/f2nl43bpFkg0NM5P&#10;PZlxip3GOj6pP7ZLZO17stQuMEkv8/F4MiZKJbny/PPochLJzI5ghz58VVCzaBQcYWPLZ/ogiSex&#10;ffChjT/EEfjYQ7LC3qjYhrHPSrOqjFUTOslD3RpkW0EfVkipbBh29VN0hOnKmB44PAc0PaiLjTCV&#10;ZNMDB+eAf1bsEakq2NCD68oCnktQ/ji0q9v4w/TtzHH8FZT7BTKEVrTeyfuKmHwQPiwEkkqJfNq8&#10;8ESHNtAUHDqLszXgr3PvYzyJh7ycNaT6gvufG4GKM/PNkqwmw9Eorkm6jL6Mc7rgqWd16rGb+haI&#10;/yHtuJPJjPHBHEyNUL/Sgs5jVXIJK6l2wWXAw+U2tNtIKy7VfJ7CaDWcCA926WRMHlmNInnZvQp0&#10;nZwC6fARDhsipu8E1cZGpIX5JoCuktqOvHZ801ol0Xa/gLi3p/cUdfxRzX4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAXf4T82QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENb&#10;oApxqoKUU+FA4MDRjZckIl5H9rZN+XoWLnAZaTWrmTfFevKDOmBMfSAD17MMFFITXE+tgbfX6moF&#10;KrElZ4dAaOCECdbl+VlhcxeO9IKHmlslIZRya6BjHnOtU9Oht2kWRiTxPkL0luWMrXbRHiXcD3qe&#10;Zbfa256kobMjPnbYfNZ7byCt9ANXzwGf3pe83dx9VTXFypjLi2lzD4px4r9n+MEXdCiFaRf25JIa&#10;DMgQ/lXxlgtZsTOwuJmDLgv9n738BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxJBf5N&#10;AgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABd/&#10;hPzZAAAAAwEAAA8AAAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#e48312 [3204]" strokeweight="2pt">
+                <w10:anchorlock/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B73B33" w14:textId="3B7B43D3" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00D868CD" w:rsidP="00205871">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Outil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>(s) utilisé(s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00205871" w:rsidRPr="009137BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00205871" w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>...........................................................................................................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5D66D071" w14:textId="1DE0D471" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00D868CD" w:rsidP="00205871">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Usage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>prévu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00205871" w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>: .................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5772BD" w14:textId="75060D0F" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00D868CD" w:rsidP="00205871">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Explication</w:t>
+      </w:r>
+      <w:r w:rsidR="00205871" w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>...............................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBCDA87" w14:textId="77777777" w:rsidR="00D868CD" w:rsidRPr="00D868CD" w:rsidRDefault="00D868CD" w:rsidP="00D868CD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Approbation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="260A602C" w14:textId="21182A30" w:rsidR="00205871" w:rsidRPr="00D868CD" w:rsidRDefault="00D868CD" w:rsidP="00D868CD">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Par la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>présente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>déclaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, je </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>reconnais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>affirme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>outils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>d'intelligence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>artificielle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>utilisés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>cadre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de cette </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>étude</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>ont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> servi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>uniquement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>fonctions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>auxiliaires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>l'originalité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>scientifique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>ainsi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>responsabilité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>recherche</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>incombent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>entièrement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(x) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>auteur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D868CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>(s).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2876"/>
+        <w:gridCol w:w="2877"/>
+        <w:gridCol w:w="2877"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00205871" w:rsidRPr="00896028" w14:paraId="6AB625F4" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F40BBA" w14:textId="77777777" w:rsidR="00D868CD" w:rsidRPr="00D868CD" w:rsidRDefault="00D868CD" w:rsidP="00D868CD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D868CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Auteur(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75A9DB24" w14:textId="39F467D5" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00D868CD" w:rsidP="00D868CD">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D868CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>Prénom-Nom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1048DACF" w14:textId="77777777" w:rsidR="00205871" w:rsidRPr="00E5609C" w:rsidRDefault="00205871" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E5609C">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en"/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55FEEBDF" w14:textId="77777777" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FABBE74" w14:textId="77777777" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00205871" w:rsidRPr="00896028" w14:paraId="2991859D" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DAFC39" w14:textId="77777777" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="340AF6D7" w14:textId="77777777" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AC71AB" w14:textId="77777777" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00205871" w:rsidRPr="00896028" w14:paraId="0FE152E5" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EBF9F5E" w14:textId="77777777" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2851AFFE" w14:textId="77777777" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D96AC1" w14:textId="77777777" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00205871" w:rsidRPr="00896028" w14:paraId="5B6E0CEC" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5235DA6E" w14:textId="77777777" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7709937C" w14:textId="77777777" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="456C00F8" w14:textId="77777777" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="27F2A9FB" w14:textId="77777777" w:rsidR="00205871" w:rsidRPr="00896028" w:rsidRDefault="00205871" w:rsidP="00205871">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="236FB968" w14:textId="77777777" w:rsidR="00205871" w:rsidRDefault="00205871" w:rsidP="00205871">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3D3AAC" w14:textId="77777777" w:rsidR="007D736A" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>نموذج إقرار استخدام الذكاء الاصطناعي</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F2410E" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="007D736A" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="tr-TR" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>يُعد استيفاء نموذج الإقرار هذا -المتعلق باستخدام الأدوات القائمة على الذكاء الاصطناعي في المخطوطات المُقدَّمة إلى المجلة- أمراً إلزامياً.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4416809A" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="007D736A" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="551099CB" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="007D736A" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="en" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>معلومات المقال</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2FFE8C" w14:textId="17950A48" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.............................................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora" w:cs="Arial"/>
+          <w:rtl/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>عنوان المقال</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2016D27F" w14:textId="642E97D6" w:rsidR="007D736A" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora" w:cs="Arial"/>
+          <w:rtl/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>المؤلف (المؤلفون)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>…………………………………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1609CC2C" w14:textId="03AA3F82" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora" w:cs="Arial"/>
+          <w:rtl/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>البريد الإلكتروني للمؤلف المراسل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>……………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>..................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30253172" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="007D736A" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="tr-TR" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>تصريح</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AF0F05" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="007D736A" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:rtl/>
+          <w:lang w:val="en" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>يرجى تحديد الخيار المناسب من بين الخيارات أدناه.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2E6C4B" w14:textId="596C4890" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora" w:cs="Arial"/>
+          <w:rtl/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>لم تُستخدم أي أدوات قائمة على الذكاء الاصطناعي في هذه الدراسة</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:noProof/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D99D977" wp14:editId="32385B9C">
+                <wp:extent cx="277970" cy="223469"/>
+                <wp:effectExtent l="12700" t="12700" r="14605" b="18415"/>
+                <wp:docPr id="1983010785" name="Yuvarlatılmış Dikdörtgen 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="277970" cy="223469"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="3A0E6A5B" id="Yuvarlatılmış Dikdörtgen 1" o:spid="_x0000_s1026" style="width:21.9pt;height:17.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8SQX+TQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xrIWCmooUKtOk2q&#10;WlQ69dk4donm+LyzIbC/fmcnBNbxNO3FOefuux9fvsv1za42bKvQV2ALPrwYcKashLKybwX//nL/&#10;6YozH4QthQGrCr5Xnt/MPn64btxU5bAGUypklMT6aeMKvg7BTbPMy7Wqhb8Apyw5NWAtAl3xLStR&#10;NJS9Nlk+GFxmDWDpEKTynt7etU4+S/m1VjI8ae1VYKbg1FtIJ6ZzFc9sdi2mbyjcupJdG+IfuqhF&#10;Zalon+pOBME2WP2Vqq4kggcdLiTUGWhdSZVmoGmGg3fTLNfCqTQLkeNdT5P/f2nl43bpFkg0NM5P&#10;PZlxip3GOj6pP7ZLZO17stQuMEkv8/F4MiZKJbny/PPochLJzI5ghz58VVCzaBQcYWPLZ/ogiSex&#10;ffChjT/EEfjYQ7LC3qjYhrHPSrOqjFUTOslD3RpkW0EfVkipbBh29VN0hOnKmB44PAc0PaiLjTCV&#10;ZNMDB+eAf1bsEakq2NCD68oCnktQ/ji0q9v4w/TtzHH8FZT7BTKEVrTeyfuKmHwQPiwEkkqJfNq8&#10;8ESHNtAUHDqLszXgr3PvYzyJh7ycNaT6gvufG4GKM/PNkqwmw9Eorkm6jL6Mc7rgqWd16rGb+haI&#10;/yHtuJPJjPHBHEyNUL/Sgs5jVXIJK6l2wWXAw+U2tNtIKy7VfJ7CaDWcCA926WRMHlmNInnZvQp0&#10;nZwC6fARDhsipu8E1cZGpIX5JoCuktqOvHZ801ol0Xa/gLi3p/cUdfxRzX4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAXf4T82QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENb&#10;oApxqoKUU+FA4MDRjZckIl5H9rZN+XoWLnAZaTWrmTfFevKDOmBMfSAD17MMFFITXE+tgbfX6moF&#10;KrElZ4dAaOCECdbl+VlhcxeO9IKHmlslIZRya6BjHnOtU9Oht2kWRiTxPkL0luWMrXbRHiXcD3qe&#10;Zbfa256kobMjPnbYfNZ7byCt9ANXzwGf3pe83dx9VTXFypjLi2lzD4px4r9n+MEXdCiFaRf25JIa&#10;DMgQ/lXxlgtZsTOwuJmDLgv9n738BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxJBf5N&#10;AgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABd/&#10;hPzZAAAAAwEAAA8AAAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#e48312 [3204]" strokeweight="2pt">
+                <w10:anchorlock/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFD666A" w14:textId="327D4257" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora" w:cs="Arial"/>
+          <w:rtl/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>استُخدمت في هذه الدراسة أداة (أو أدوات) قائمة على الذكاء الاصطناعي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:noProof/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:noProof/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="371F498D" wp14:editId="46556832">
+                <wp:extent cx="277970" cy="223469"/>
+                <wp:effectExtent l="12700" t="12700" r="14605" b="18415"/>
+                <wp:docPr id="1406899124" name="Yuvarlatılmış Dikdörtgen 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="277970" cy="223469"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="roundRect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:roundrect w14:anchorId="40B9688D" id="Yuvarlatılmış Dikdörtgen 1" o:spid="_x0000_s1026" style="width:21.9pt;height:17.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD8SQX+TQIAAPAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+xrIWCmooUKtOk2q&#10;WlQ69dk4donm+LyzIbC/fmcnBNbxNO3FOefuux9fvsv1za42bKvQV2ALPrwYcKashLKybwX//nL/&#10;6YozH4QthQGrCr5Xnt/MPn64btxU5bAGUypklMT6aeMKvg7BTbPMy7Wqhb8Apyw5NWAtAl3xLStR&#10;NJS9Nlk+GFxmDWDpEKTynt7etU4+S/m1VjI8ae1VYKbg1FtIJ6ZzFc9sdi2mbyjcupJdG+IfuqhF&#10;Zalon+pOBME2WP2Vqq4kggcdLiTUGWhdSZVmoGmGg3fTLNfCqTQLkeNdT5P/f2nl43bpFkg0NM5P&#10;PZlxip3GOj6pP7ZLZO17stQuMEkv8/F4MiZKJbny/PPochLJzI5ghz58VVCzaBQcYWPLZ/ogiSex&#10;ffChjT/EEfjYQ7LC3qjYhrHPSrOqjFUTOslD3RpkW0EfVkipbBh29VN0hOnKmB44PAc0PaiLjTCV&#10;ZNMDB+eAf1bsEakq2NCD68oCnktQ/ji0q9v4w/TtzHH8FZT7BTKEVrTeyfuKmHwQPiwEkkqJfNq8&#10;8ESHNtAUHDqLszXgr3PvYzyJh7ycNaT6gvufG4GKM/PNkqwmw9Eorkm6jL6Mc7rgqWd16rGb+haI&#10;/yHtuJPJjPHBHEyNUL/Sgs5jVXIJK6l2wWXAw+U2tNtIKy7VfJ7CaDWcCA926WRMHlmNInnZvQp0&#10;nZwC6fARDhsipu8E1cZGpIX5JoCuktqOvHZ801ol0Xa/gLi3p/cUdfxRzX4DAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAXf4T82QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENb&#10;oApxqoKUU+FA4MDRjZckIl5H9rZN+XoWLnAZaTWrmTfFevKDOmBMfSAD17MMFFITXE+tgbfX6moF&#10;KrElZ4dAaOCECdbl+VlhcxeO9IKHmlslIZRya6BjHnOtU9Oht2kWRiTxPkL0luWMrXbRHiXcD3qe&#10;Zbfa256kobMjPnbYfNZ7byCt9ANXzwGf3pe83dx9VTXFypjLi2lzD4px4r9n+MEXdCiFaRf25JIa&#10;DMgQ/lXxlgtZsTOwuJmDLgv9n738BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPxJBf5N&#10;AgAA8AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABd/&#10;hPzZAAAAAwEAAA8AAAAAAAAAAAAAAAAApwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AACtBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#e48312 [3204]" strokeweight="2pt">
+                <w10:anchorlock/>
+              </v:roundrect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434EE34C" w14:textId="3EA5F6B8" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora" w:cs="Arial"/>
+          <w:rtl/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>الأدوات المستخدمة</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>...........................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4472BEF0" w14:textId="34447799" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:pStyle w:val="ListeParagraf"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:bidi/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora" w:cs="Arial"/>
+          <w:rtl/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>الاستخدام المقصود</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00896028">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>.................................................................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0A6635" w14:textId="77777777" w:rsidR="007D736A" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>موافقة</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E9763C" w14:textId="604E25FD" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D736A">
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora" w:cs="Arial"/>
+          <w:rtl/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>بهذا البيان، أقر وأصرح بأن أدوات الذكاء الاصطناعي المستخدمة في الدراسة قد استُخدمت لأغراض مساعدة فقط، وأن أصالة البحث ومساهمته العلمية والمسؤولية عنه تقع بالكامل على عاتق المؤلف (أو المؤلفين).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TabloKlavuzu"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2876"/>
+        <w:gridCol w:w="2877"/>
+        <w:gridCol w:w="2877"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007D736A" w:rsidRPr="00896028" w14:paraId="7F7434DD" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C63DB7" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="007D736A" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:val="tr-TR" w:bidi="ar"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D736A">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:val="tr-TR" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>المؤلف (المؤلفون)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AE2BA74" w14:textId="38A52C1A" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D736A">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:val="tr-TR" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>الاسم - اللقب</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1A01BC" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="007D736A" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D736A">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:val="en" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>توقيع</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A034861" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF23C80" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="007D736A" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D736A">
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:val="tr-TR" w:bidi="ar"/>
+              </w:rPr>
+              <w:t>تاريخ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AFC6324" w14:textId="35D1D557" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D736A" w:rsidRPr="00896028" w14:paraId="4DFA1989" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="281D0BDB" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5C96EA" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64167E59" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D736A" w:rsidRPr="00896028" w14:paraId="0F7F12CA" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB28A9E" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="727C8DD0" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F594A2B" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D736A" w:rsidRPr="00896028" w14:paraId="348766AC" w14:textId="77777777" w:rsidTr="00BD4497">
+        <w:trPr>
+          <w:trHeight w:val="501"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2876" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19008795" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="445E1B72" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2877" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="694FC6B8" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="00BD4497">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="tr-TR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="497AA88E" w14:textId="77777777" w:rsidR="007D736A" w:rsidRPr="00896028" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A121C9" w14:textId="77777777" w:rsidR="007D736A" w:rsidRDefault="007D736A" w:rsidP="007D736A">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10289F9A" w14:textId="77777777" w:rsidR="00205871" w:rsidRDefault="00205871" w:rsidP="00205871">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C3560C4" w14:textId="77777777" w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidRDefault="009708CE" w:rsidP="00360FF3">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lora" w:hAnsi="Lora"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009708CE" w:rsidRPr="00896028" w:rsidSect="00034616">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2961667B" w14:textId="77777777" w:rsidR="00DD6BA3" w:rsidRDefault="00DD6BA3" w:rsidP="00360FF3">
+    <w:p w14:paraId="606C817D" w14:textId="77777777" w:rsidR="00FC3362" w:rsidRDefault="00FC3362" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15325B30" w14:textId="77777777" w:rsidR="00DD6BA3" w:rsidRDefault="00DD6BA3" w:rsidP="00360FF3">
+    <w:p w14:paraId="3501F416" w14:textId="77777777" w:rsidR="00FC3362" w:rsidRDefault="00FC3362" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
@@ -1341,61 +9766,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lora">
     <w:charset w:val="A2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2366C8E2" w14:textId="77777777" w:rsidR="00DD6BA3" w:rsidRDefault="00DD6BA3" w:rsidP="00360FF3">
+    <w:p w14:paraId="676AC692" w14:textId="77777777" w:rsidR="00FC3362" w:rsidRDefault="00FC3362" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C501905" w14:textId="77777777" w:rsidR="00DD6BA3" w:rsidRDefault="00DD6BA3" w:rsidP="00360FF3">
+    <w:p w14:paraId="630C07A3" w14:textId="77777777" w:rsidR="00FC3362" w:rsidRDefault="00FC3362" w:rsidP="00360FF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EB6FA69" w14:textId="29C275FC" w:rsidR="00360FF3" w:rsidRPr="009205FC" w:rsidRDefault="00360FF3" w:rsidP="00360FF3">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009205FC">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:b/>
@@ -1430,51 +9855,51 @@
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:schemeClr val="tx2"/>
                       </a:solidFill>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent1">
                           <a:shade val="50000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="400E3457" w14:textId="5F9F2931" w:rsidR="00276CA4" w:rsidRPr="00896028" w:rsidRDefault="00896028" w:rsidP="00276CA4">
+                        <w:p w14:paraId="400E3457" w14:textId="5F9F2931" w:rsidR="00276CA4" w:rsidRDefault="00896028" w:rsidP="00276CA4">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                               <w:iCs/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:proofErr w:type="spellStart"/>
                           <w:r w:rsidRPr="00896028">
                             <w:rPr>
                               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                               <w:iCs/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>Nukkad</w:t>
                           </w:r>
                           <w:proofErr w:type="spellEnd"/>
                           <w:r w:rsidRPr="00896028">
                             <w:rPr>
                               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                               <w:iCs/>
                               <w:sz w:val="24"/>
@@ -1501,89 +9926,109 @@
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:proofErr w:type="spellStart"/>
                           <w:r w:rsidR="00360FF3" w:rsidRPr="00896028">
                             <w:rPr>
                               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                               <w:iCs/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>Dergisi</w:t>
                           </w:r>
                           <w:proofErr w:type="spellEnd"/>
                           <w:r w:rsidR="00360FF3" w:rsidRPr="00896028">
                             <w:rPr>
                               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                               <w:iCs/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                         </w:p>
+                        <w:p w14:paraId="705B0A09" w14:textId="6B4786C2" w:rsidR="00FB682D" w:rsidRPr="00896028" w:rsidRDefault="00FB682D" w:rsidP="00276CA4">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                              <w:iCs/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00FB682D">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                              <w:iCs/>
+                              <w:sz w:val="24"/>
+                              <w:szCs w:val="24"/>
+                            </w:rPr>
+                            <w:t>e-ISSN: 3108-8147</w:t>
+                          </w:r>
+                        </w:p>
                         <w:p w14:paraId="3FD90C74" w14:textId="118F6F97" w:rsidR="00360FF3" w:rsidRPr="009205FC" w:rsidRDefault="00360FF3" w:rsidP="00276CA4">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                               <w:b/>
                               <w:bCs/>
                               <w:iCs/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="6A489EBD" id="Dikdörtgen 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-23.1pt;margin-top:-30.6pt;width:485.35pt;height:58.85pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDE6mXMeAIAAFEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X52kabIGdYqgRYcB&#10;RVesHXpWZKk2IIsapcTOfv0o+ZGgK3YYloNCmR8/PkTy6rqtDdsr9BXYnE/PJpwpK6Go7GvOfzzf&#10;ffrMmQ/CFsKAVTk/KM+v1x8/XDVupWZQgikUMiKxftW4nJchuFWWeVmqWvgzcMqSUgPWItAVX7MC&#10;RUPstclmk8kiawALhyCV9/T1tlPydeLXWsnwTWuvAjM5p9hCOjGd23hm6yuxekXhykr2YYh/iKIW&#10;lSWnI9WtCILtsPqDqq4kggcdziTUGWhdSZVyoGymkzfZPJXCqZQLFce7sUz+/9HKh/2Te0QqQ+P8&#10;ypMYs2g11vGf4mNtKtZhLJZqA5P0cTFdnC8ul5xJ0i3ny/PLi1jN7Gjt0IcvCmoWhZwjPUaqkdjf&#10;+9BBB0h05sFUxV1lTLrEBlA3Btle0NOFdtaTn6CyY8hJCgejoq2x35VmVUFBzpLD1E1HMiGlsmHa&#10;qUpRqM7HxYR+g5fBfUooEUZmTdGN3D3BgOxIBu4uvR4fTVVqxtF48rfAOuPRInkGG0bjurKA7xEY&#10;yqr33OEp/JPSRDG025YgUdxCcXhEhtBNhXfyrqKXuhc+PAqkMaCBodEO3+jQBpqcQy9xVgL+eu97&#10;xFN3kpazhsYq5/7nTqDizHy11LeX0/k8zmG6zC+WM7rgqWZ7qrG7+gbo+ae0RJxMYsQHM4gaoX6h&#10;DbCJXkklrCTfOZcBh8tN6MaddohUm02C0ew5Ee7tk5ORPBY4duJz+yLQ9e0aqNEfYBhBsXrTtR02&#10;WlrY7ALoKrX0sa596WluUw/1OyYuhtN7Qh034fo3AAAA//8DAFBLAwQUAAYACAAAACEAVH0J4t8A&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/YRnBW7vp0gSbZlPEIoIXMRW8brNj&#10;EtyPuLtpU3+940lv7zAP7zxT7WZr2AlDHLyTsFpmwNC1Xg+uk/B2eFzcAYtJOa2MdyjhghF29fVV&#10;pUrtz+4VT03qGJW4WCoJfUpjyXlse7QqLv2IjnYfPliVaAwd10GdqdwaLrKs4FYNji70asSHHtvP&#10;ZrISWvH9zBvzpMV0+do3pju8v4S9lLc38/0WWMI5/cHwq0/qUJPT0U9OR2YkLNaFIJRCsaJAxEas&#10;c2BHCXmRA68r/v+F+gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDE6mXMeAIAAFEFAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBUfQni3wAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="#637052 [3215]" strokecolor="#714109 [1604]" strokeweight="2pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="400E3457" w14:textId="5F9F2931" w:rsidR="00276CA4" w:rsidRPr="00896028" w:rsidRDefault="00896028" w:rsidP="00276CA4">
+                  <w:p w14:paraId="400E3457" w14:textId="5F9F2931" w:rsidR="00276CA4" w:rsidRDefault="00896028" w:rsidP="00276CA4">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                         <w:iCs/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidRPr="00896028">
                       <w:rPr>
                         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                         <w:iCs/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>Nukkad</w:t>
                     </w:r>
                     <w:proofErr w:type="spellEnd"/>
                     <w:r w:rsidRPr="00896028">
                       <w:rPr>
                         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                         <w:iCs/>
                         <w:sz w:val="24"/>
@@ -1608,50 +10053,70 @@
                         <w:iCs/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidR="00360FF3" w:rsidRPr="00896028">
                       <w:rPr>
                         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                         <w:iCs/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>Dergisi</w:t>
                     </w:r>
                     <w:proofErr w:type="spellEnd"/>
                     <w:r w:rsidR="00360FF3" w:rsidRPr="00896028">
                       <w:rPr>
                         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                         <w:iCs/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="705B0A09" w14:textId="6B4786C2" w:rsidR="00FB682D" w:rsidRPr="00896028" w:rsidRDefault="00FB682D" w:rsidP="00276CA4">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                        <w:iCs/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00FB682D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                        <w:iCs/>
+                        <w:sz w:val="24"/>
+                        <w:szCs w:val="24"/>
+                      </w:rPr>
+                      <w:t>e-ISSN: 3108-8147</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="3FD90C74" w14:textId="118F6F97" w:rsidR="00360FF3" w:rsidRPr="009205FC" w:rsidRDefault="00360FF3" w:rsidP="00276CA4">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                         <w:b/>
                         <w:bCs/>
                         <w:iCs/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00276CA4" w:rsidRPr="00276CA4">
       <w:rPr>
@@ -2362,77 +10827,93 @@
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B47730"/>
     <w:rsid w:val="00034616"/>
     <w:rsid w:val="0006063C"/>
     <w:rsid w:val="0015074B"/>
     <w:rsid w:val="00166235"/>
+    <w:rsid w:val="001C0A90"/>
     <w:rsid w:val="001E52BF"/>
+    <w:rsid w:val="00205871"/>
     <w:rsid w:val="00276CA4"/>
     <w:rsid w:val="0029639D"/>
     <w:rsid w:val="002B0A11"/>
     <w:rsid w:val="00326F90"/>
     <w:rsid w:val="00360FF3"/>
     <w:rsid w:val="00373D40"/>
     <w:rsid w:val="004944E1"/>
     <w:rsid w:val="006129F9"/>
     <w:rsid w:val="00613D3C"/>
+    <w:rsid w:val="00696305"/>
+    <w:rsid w:val="00720624"/>
     <w:rsid w:val="0075289B"/>
+    <w:rsid w:val="007D736A"/>
     <w:rsid w:val="007E105A"/>
     <w:rsid w:val="00896028"/>
     <w:rsid w:val="008E5F7B"/>
+    <w:rsid w:val="009137BD"/>
+    <w:rsid w:val="009708CE"/>
     <w:rsid w:val="00AA1D8D"/>
     <w:rsid w:val="00AA6CB4"/>
     <w:rsid w:val="00B00E70"/>
+    <w:rsid w:val="00B23502"/>
     <w:rsid w:val="00B47730"/>
     <w:rsid w:val="00BF4A0A"/>
     <w:rsid w:val="00BF7A23"/>
     <w:rsid w:val="00C60245"/>
+    <w:rsid w:val="00C91761"/>
     <w:rsid w:val="00CB0664"/>
     <w:rsid w:val="00D1188C"/>
     <w:rsid w:val="00D251D9"/>
+    <w:rsid w:val="00D868CD"/>
+    <w:rsid w:val="00D87C9F"/>
     <w:rsid w:val="00DA3C01"/>
     <w:rsid w:val="00DB60A5"/>
     <w:rsid w:val="00DD6BA3"/>
+    <w:rsid w:val="00E5609C"/>
+    <w:rsid w:val="00E6603C"/>
+    <w:rsid w:val="00F02D78"/>
+    <w:rsid w:val="00FB682D"/>
+    <w:rsid w:val="00FC3362"/>
     <w:rsid w:val="00FC693F"/>
     <w:rsid w:val="00FE1D66"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3024,51 +11505,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Balk9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="stBilgi">
     <w:name w:val="header"/>
@@ -13825,50 +22305,73 @@
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00360FF3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="tr-TR" w:eastAsia="tr-TR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AralkYokChar">
     <w:name w:val="Aralık Yok Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AralkYok"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00360FF3"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Kpr">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB682D"/>
+    <w:rPr>
+      <w:color w:val="2998E3" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="zmlenmeyenBahsetme">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB682D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Turuncu">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="637052"/>
@@ -14178,58 +22681,58 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1541</Characters>
+  <Pages>6</Pages>
+  <Words>1442</Words>
+  <Characters>8224</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1636</CharactersWithSpaces>
+  <CharactersWithSpaces>9647</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>